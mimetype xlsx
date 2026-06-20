--- v0 (2026-04-21)
+++ v1 (2026-06-20)
@@ -511,457 +511,457 @@
       <c r="B2" t="inlineStr">
         <is>
           <t>HR og personalledelse</t>
         </is>
       </c>
       <c r="C2" t="n">
         <v>7.5</v>
       </c>
       <c r="D2" t="inlineStr">
         <is>
           <t>Bergen</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
           <t>Vår 2026</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
           <t>BIK 20031</t>
         </is>
       </c>
       <c r="G2" t="inlineStr">
         <is>
-          <t>E - Skriftelig eksamen</t>
+          <t>Skriftelig eksamen</t>
         </is>
       </c>
       <c r="H2" t="n">
         <v>100</v>
       </c>
       <c r="I2" t="inlineStr">
         <is>
           <t>11.05.2026</t>
         </is>
       </c>
       <c r="J2" t="inlineStr">
         <is>
           <t>09:00</t>
         </is>
       </c>
       <c r="K2" t="inlineStr">
         <is>
           <t>11.05.2026</t>
         </is>
       </c>
       <c r="L2" t="inlineStr">
         <is>
           <t>12:00</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t>BIK 2003</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>HR og personalledelse</t>
         </is>
       </c>
       <c r="C3" t="n">
         <v>7.5</v>
       </c>
       <c r="D3" t="inlineStr">
         <is>
-          <t>Trondheim</t>
+          <t>Oslo</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
           <t>Vår 2026</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
           <t>BIK 20031</t>
         </is>
       </c>
       <c r="G3" t="inlineStr">
         <is>
-          <t>E - Skriftelig eksamen</t>
+          <t>Skriftelig eksamen</t>
         </is>
       </c>
       <c r="H3" t="n">
         <v>100</v>
       </c>
       <c r="I3" t="inlineStr">
         <is>
           <t>11.05.2026</t>
         </is>
       </c>
       <c r="J3" t="inlineStr">
         <is>
           <t>09:00</t>
         </is>
       </c>
       <c r="K3" t="inlineStr">
         <is>
           <t>11.05.2026</t>
         </is>
       </c>
       <c r="L3" t="inlineStr">
         <is>
           <t>12:00</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t>BIK 2003</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t>HR og personalledelse</t>
         </is>
       </c>
       <c r="C4" t="n">
         <v>7.5</v>
       </c>
       <c r="D4" t="inlineStr">
         <is>
-          <t>Oslo</t>
+          <t>Stavanger</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
           <t>Vår 2026</t>
         </is>
       </c>
       <c r="F4" t="inlineStr">
         <is>
           <t>BIK 20031</t>
         </is>
       </c>
       <c r="G4" t="inlineStr">
         <is>
-          <t>E - Skriftelig eksamen</t>
+          <t>Skriftelig eksamen</t>
         </is>
       </c>
       <c r="H4" t="n">
         <v>100</v>
       </c>
       <c r="I4" t="inlineStr">
         <is>
           <t>11.05.2026</t>
         </is>
       </c>
       <c r="J4" t="inlineStr">
         <is>
           <t>09:00</t>
         </is>
       </c>
       <c r="K4" t="inlineStr">
         <is>
           <t>11.05.2026</t>
         </is>
       </c>
       <c r="L4" t="inlineStr">
         <is>
           <t>12:00</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t>BIK 2003</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
           <t>HR og personalledelse</t>
         </is>
       </c>
       <c r="C5" t="n">
         <v>7.5</v>
       </c>
       <c r="D5" t="inlineStr">
         <is>
-          <t>Stavanger</t>
+          <t>Trondheim</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
           <t>Vår 2026</t>
         </is>
       </c>
       <c r="F5" t="inlineStr">
         <is>
           <t>BIK 20031</t>
         </is>
       </c>
       <c r="G5" t="inlineStr">
         <is>
-          <t>E - Skriftelig eksamen</t>
+          <t>Skriftelig eksamen</t>
         </is>
       </c>
       <c r="H5" t="n">
         <v>100</v>
       </c>
       <c r="I5" t="inlineStr">
         <is>
           <t>11.05.2026</t>
         </is>
       </c>
       <c r="J5" t="inlineStr">
         <is>
           <t>09:00</t>
         </is>
       </c>
       <c r="K5" t="inlineStr">
         <is>
           <t>11.05.2026</t>
         </is>
       </c>
       <c r="L5" t="inlineStr">
         <is>
           <t>12:00</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t>BIK 2414</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
           <t>Innføring i bedriftsøkonomi og finans</t>
         </is>
       </c>
       <c r="C6" t="n">
         <v>7.5</v>
       </c>
       <c r="D6" t="inlineStr">
         <is>
-          <t>Trondheim</t>
+          <t>Bergen</t>
         </is>
       </c>
       <c r="E6" t="inlineStr">
         <is>
           <t>Vår 2026</t>
         </is>
       </c>
       <c r="F6" t="inlineStr">
         <is>
           <t>BIK 24141</t>
         </is>
       </c>
       <c r="G6" t="inlineStr">
         <is>
-          <t>Y - Strukturert test (skoleeksamen)</t>
+          <t>Strukturert test (skoleeksamen)</t>
         </is>
       </c>
       <c r="H6" t="n">
         <v>100</v>
       </c>
       <c r="I6" t="inlineStr">
         <is>
           <t>19.05.2026</t>
         </is>
       </c>
       <c r="J6" t="inlineStr">
         <is>
           <t>09:00</t>
         </is>
       </c>
       <c r="K6" t="inlineStr">
         <is>
           <t>19.05.2026</t>
         </is>
       </c>
       <c r="L6" t="inlineStr">
         <is>
           <t>12:00</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
           <t>BIK 2414</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
           <t>Innføring i bedriftsøkonomi og finans</t>
         </is>
       </c>
       <c r="C7" t="n">
         <v>7.5</v>
       </c>
       <c r="D7" t="inlineStr">
         <is>
-          <t>Stavanger</t>
+          <t>Oslo</t>
         </is>
       </c>
       <c r="E7" t="inlineStr">
         <is>
           <t>Vår 2026</t>
         </is>
       </c>
       <c r="F7" t="inlineStr">
         <is>
           <t>BIK 24141</t>
         </is>
       </c>
       <c r="G7" t="inlineStr">
         <is>
-          <t>Y - Strukturert test (skoleeksamen)</t>
+          <t>Strukturert test (skoleeksamen)</t>
         </is>
       </c>
       <c r="H7" t="n">
         <v>100</v>
       </c>
       <c r="I7" t="inlineStr">
         <is>
           <t>19.05.2026</t>
         </is>
       </c>
       <c r="J7" t="inlineStr">
         <is>
           <t>09:00</t>
         </is>
       </c>
       <c r="K7" t="inlineStr">
         <is>
           <t>19.05.2026</t>
         </is>
       </c>
       <c r="L7" t="inlineStr">
         <is>
           <t>12:00</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
           <t>BIK 2414</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
           <t>Innføring i bedriftsøkonomi og finans</t>
         </is>
       </c>
       <c r="C8" t="n">
         <v>7.5</v>
       </c>
       <c r="D8" t="inlineStr">
         <is>
-          <t>Bergen</t>
+          <t>Stavanger</t>
         </is>
       </c>
       <c r="E8" t="inlineStr">
         <is>
           <t>Vår 2026</t>
         </is>
       </c>
       <c r="F8" t="inlineStr">
         <is>
           <t>BIK 24141</t>
         </is>
       </c>
       <c r="G8" t="inlineStr">
         <is>
-          <t>Y - Strukturert test (skoleeksamen)</t>
+          <t>Strukturert test (skoleeksamen)</t>
         </is>
       </c>
       <c r="H8" t="n">
         <v>100</v>
       </c>
       <c r="I8" t="inlineStr">
         <is>
           <t>19.05.2026</t>
         </is>
       </c>
       <c r="J8" t="inlineStr">
         <is>
           <t>09:00</t>
         </is>
       </c>
       <c r="K8" t="inlineStr">
         <is>
           <t>19.05.2026</t>
         </is>
       </c>
       <c r="L8" t="inlineStr">
         <is>
           <t>12:00</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
           <t>BIK 2414</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
           <t>Innføring i bedriftsøkonomi og finans</t>
         </is>
       </c>
       <c r="C9" t="n">
         <v>7.5</v>
       </c>
       <c r="D9" t="inlineStr">
         <is>
-          <t>Oslo</t>
+          <t>Trondheim</t>
         </is>
       </c>
       <c r="E9" t="inlineStr">
         <is>
           <t>Vår 2026</t>
         </is>
       </c>
       <c r="F9" t="inlineStr">
         <is>
           <t>BIK 24141</t>
         </is>
       </c>
       <c r="G9" t="inlineStr">
         <is>
-          <t>Y - Strukturert test (skoleeksamen)</t>
+          <t>Strukturert test (skoleeksamen)</t>
         </is>
       </c>
       <c r="H9" t="n">
         <v>100</v>
       </c>
       <c r="I9" t="inlineStr">
         <is>
           <t>19.05.2026</t>
         </is>
       </c>
       <c r="J9" t="inlineStr">
         <is>
           <t>09:00</t>
         </is>
       </c>
       <c r="K9" t="inlineStr">
         <is>
           <t>19.05.2026</t>
         </is>
       </c>
       <c r="L9" t="inlineStr">
         <is>
           <t>12:00</t>
         </is>
       </c>
@@ -975,51 +975,51 @@
       <c r="B10" t="inlineStr">
         <is>
           <t>Verdiskapende prosjektledelse</t>
         </is>
       </c>
       <c r="C10" t="n">
         <v>7.5</v>
       </c>
       <c r="D10" t="inlineStr">
         <is>
           <t>Bergen</t>
         </is>
       </c>
       <c r="E10" t="inlineStr">
         <is>
           <t>Vår 2026</t>
         </is>
       </c>
       <c r="F10" t="inlineStr">
         <is>
           <t>BIK 24311</t>
         </is>
       </c>
       <c r="G10" t="inlineStr">
         <is>
-          <t>P - Prosjektoppgave</t>
+          <t>Prosjektoppgave</t>
         </is>
       </c>
       <c r="H10" t="n">
         <v>100</v>
       </c>
       <c r="I10" t="inlineStr">
         <is>
           <t>17.02.2026</t>
         </is>
       </c>
       <c r="J10" t="inlineStr">
         <is>
           <t>09:00</t>
         </is>
       </c>
       <c r="K10" t="inlineStr">
         <is>
           <t>11.05.2026</t>
         </is>
       </c>
       <c r="L10" t="inlineStr">
         <is>
           <t>12:00</t>
         </is>
       </c>
@@ -1033,51 +1033,51 @@
       <c r="B11" t="inlineStr">
         <is>
           <t>Effektiv og bærekraftig prosjektpraksis</t>
         </is>
       </c>
       <c r="C11" t="n">
         <v>15</v>
       </c>
       <c r="D11" t="inlineStr">
         <is>
           <t>Oslo</t>
         </is>
       </c>
       <c r="E11" t="inlineStr">
         <is>
           <t>Vår 2026</t>
         </is>
       </c>
       <c r="F11" t="inlineStr">
         <is>
           <t>BIK 24331</t>
         </is>
       </c>
       <c r="G11" t="inlineStr">
         <is>
-          <t>P - Prosjektoppgave</t>
+          <t>Prosjektoppgave</t>
         </is>
       </c>
       <c r="H11" t="n">
         <v>100</v>
       </c>
       <c r="I11" t="inlineStr">
         <is>
           <t>09.02.2026</t>
         </is>
       </c>
       <c r="J11" t="inlineStr">
         <is>
           <t>09:00</t>
         </is>
       </c>
       <c r="K11" t="inlineStr">
         <is>
           <t>19.06.2026</t>
         </is>
       </c>
       <c r="L11" t="inlineStr">
         <is>
           <t>12:00</t>
         </is>
       </c>
@@ -1091,51 +1091,51 @@
       <c r="B12" t="inlineStr">
         <is>
           <t>Arbeidsglede i praksis</t>
         </is>
       </c>
       <c r="C12" t="n">
         <v>7.5</v>
       </c>
       <c r="D12" t="inlineStr">
         <is>
           <t>Oslo</t>
         </is>
       </c>
       <c r="E12" t="inlineStr">
         <is>
           <t>Vår 2026</t>
         </is>
       </c>
       <c r="F12" t="inlineStr">
         <is>
           <t>BIK 25051</t>
         </is>
       </c>
       <c r="G12" t="inlineStr">
         <is>
-          <t>P - Prosjektoppgave</t>
+          <t>Prosjektoppgave</t>
         </is>
       </c>
       <c r="H12" t="n">
         <v>100</v>
       </c>
       <c r="I12" t="inlineStr">
         <is>
           <t>15.10.2026</t>
         </is>
       </c>
       <c r="J12" t="inlineStr">
         <is>
           <t>09:00</t>
         </is>
       </c>
       <c r="K12" t="inlineStr">
         <is>
           <t>05.03.2026</t>
         </is>
       </c>
       <c r="L12" t="inlineStr">
         <is>
           <t>12:00</t>
         </is>
       </c>
@@ -1149,51 +1149,51 @@
       <c r="B13" t="inlineStr">
         <is>
           <t>Kunstig intelligens for økt produktivitet</t>
         </is>
       </c>
       <c r="C13" t="n">
         <v>7.5</v>
       </c>
       <c r="D13" t="inlineStr">
         <is>
           <t>Oslo</t>
         </is>
       </c>
       <c r="E13" t="inlineStr">
         <is>
           <t>Vår 2026</t>
         </is>
       </c>
       <c r="F13" t="inlineStr">
         <is>
           <t>BIK 25511</t>
         </is>
       </c>
       <c r="G13" t="inlineStr">
         <is>
-          <t>MM - Innlevering - alle filtyper</t>
+          <t>Innlevering - alle filtyper</t>
         </is>
       </c>
       <c r="H13" t="n">
         <v>100</v>
       </c>
       <c r="I13" t="inlineStr">
         <is>
           <t>26.02.2026</t>
         </is>
       </c>
       <c r="J13" t="inlineStr">
         <is>
           <t>09:00</t>
         </is>
       </c>
       <c r="K13" t="inlineStr">
         <is>
           <t>29.05.2026</t>
         </is>
       </c>
       <c r="L13" t="inlineStr">
         <is>
           <t>12:00</t>
         </is>
       </c>
@@ -1207,225 +1207,225 @@
       <c r="B14" t="inlineStr">
         <is>
           <t>Nye forventninger til ledelse</t>
         </is>
       </c>
       <c r="C14" t="n">
         <v>7.5</v>
       </c>
       <c r="D14" t="inlineStr">
         <is>
           <t>Oslo</t>
         </is>
       </c>
       <c r="E14" t="inlineStr">
         <is>
           <t>Vår 2026</t>
         </is>
       </c>
       <c r="F14" t="inlineStr">
         <is>
           <t>BIK 25531</t>
         </is>
       </c>
       <c r="G14" t="inlineStr">
         <is>
-          <t>P - Prosjektoppgave</t>
+          <t>Prosjektoppgave</t>
         </is>
       </c>
       <c r="H14" t="n">
         <v>100</v>
       </c>
       <c r="I14" t="inlineStr">
         <is>
           <t>21.01.2026</t>
         </is>
       </c>
       <c r="J14" t="inlineStr">
         <is>
           <t>09:00</t>
         </is>
       </c>
       <c r="K14" t="inlineStr">
         <is>
           <t>27.04.2026</t>
         </is>
       </c>
       <c r="L14" t="inlineStr">
         <is>
           <t>12:00</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
           <t>BIK 2908</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
           <t>Rekruttering og onboarding</t>
         </is>
       </c>
       <c r="C15" t="n">
         <v>7.5</v>
       </c>
       <c r="D15" t="inlineStr">
         <is>
-          <t>Stavanger</t>
+          <t>Oslo</t>
         </is>
       </c>
       <c r="E15" t="inlineStr">
         <is>
           <t>Vår 2026</t>
         </is>
       </c>
       <c r="F15" t="inlineStr">
         <is>
           <t>BIK 29081</t>
         </is>
       </c>
       <c r="G15" t="inlineStr">
         <is>
-          <t>E - Skriftelig eksamen</t>
+          <t>Skriftelig eksamen</t>
         </is>
       </c>
       <c r="H15" t="n">
         <v>100</v>
       </c>
       <c r="I15" t="inlineStr">
         <is>
           <t>20.05.2026</t>
         </is>
       </c>
       <c r="J15" t="inlineStr">
         <is>
           <t>09:00</t>
         </is>
       </c>
       <c r="K15" t="inlineStr">
         <is>
           <t>20.05.2026</t>
         </is>
       </c>
       <c r="L15" t="inlineStr">
         <is>
           <t>12:00</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
           <t>BIK 2908</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
           <t>Rekruttering og onboarding</t>
         </is>
       </c>
       <c r="C16" t="n">
         <v>7.5</v>
       </c>
       <c r="D16" t="inlineStr">
         <is>
-          <t>Trondheim</t>
+          <t>Stavanger</t>
         </is>
       </c>
       <c r="E16" t="inlineStr">
         <is>
           <t>Vår 2026</t>
         </is>
       </c>
       <c r="F16" t="inlineStr">
         <is>
           <t>BIK 29081</t>
         </is>
       </c>
       <c r="G16" t="inlineStr">
         <is>
-          <t>E - Skriftelig eksamen</t>
+          <t>Skriftelig eksamen</t>
         </is>
       </c>
       <c r="H16" t="n">
         <v>100</v>
       </c>
       <c r="I16" t="inlineStr">
         <is>
           <t>20.05.2026</t>
         </is>
       </c>
       <c r="J16" t="inlineStr">
         <is>
           <t>09:00</t>
         </is>
       </c>
       <c r="K16" t="inlineStr">
         <is>
           <t>20.05.2026</t>
         </is>
       </c>
       <c r="L16" t="inlineStr">
         <is>
           <t>12:00</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr">
         <is>
           <t>BIK 2908</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
           <t>Rekruttering og onboarding</t>
         </is>
       </c>
       <c r="C17" t="n">
         <v>7.5</v>
       </c>
       <c r="D17" t="inlineStr">
         <is>
-          <t>Oslo</t>
+          <t>Trondheim</t>
         </is>
       </c>
       <c r="E17" t="inlineStr">
         <is>
           <t>Vår 2026</t>
         </is>
       </c>
       <c r="F17" t="inlineStr">
         <is>
           <t>BIK 29081</t>
         </is>
       </c>
       <c r="G17" t="inlineStr">
         <is>
-          <t>E - Skriftelig eksamen</t>
+          <t>Skriftelig eksamen</t>
         </is>
       </c>
       <c r="H17" t="n">
         <v>100</v>
       </c>
       <c r="I17" t="inlineStr">
         <is>
           <t>20.05.2026</t>
         </is>
       </c>
       <c r="J17" t="inlineStr">
         <is>
           <t>09:00</t>
         </is>
       </c>
       <c r="K17" t="inlineStr">
         <is>
           <t>20.05.2026</t>
         </is>
       </c>
       <c r="L17" t="inlineStr">
         <is>
           <t>12:00</t>
         </is>
       </c>
@@ -1439,51 +1439,51 @@
       <c r="B18" t="inlineStr">
         <is>
           <t>Effektive team</t>
         </is>
       </c>
       <c r="C18" t="n">
         <v>7.5</v>
       </c>
       <c r="D18" t="inlineStr">
         <is>
           <t>Oslo</t>
         </is>
       </c>
       <c r="E18" t="inlineStr">
         <is>
           <t>Vår 2026</t>
         </is>
       </c>
       <c r="F18" t="inlineStr">
         <is>
           <t>BIK 29261</t>
         </is>
       </c>
       <c r="G18" t="inlineStr">
         <is>
-          <t>P - Prosjektoppgave</t>
+          <t>Prosjektoppgave</t>
         </is>
       </c>
       <c r="H18" t="n">
         <v>100</v>
       </c>
       <c r="I18" t="inlineStr">
         <is>
           <t>26.03.2026</t>
         </is>
       </c>
       <c r="J18" t="inlineStr">
         <is>
           <t>09:00</t>
         </is>
       </c>
       <c r="K18" t="inlineStr">
         <is>
           <t>05.06.2026</t>
         </is>
       </c>
       <c r="L18" t="inlineStr">
         <is>
           <t>12:00</t>
         </is>
       </c>
@@ -1497,51 +1497,51 @@
       <c r="B19" t="inlineStr">
         <is>
           <t>Arbeidsrett: Lover og reguleringer</t>
         </is>
       </c>
       <c r="C19" t="n">
         <v>7.5</v>
       </c>
       <c r="D19" t="inlineStr">
         <is>
           <t>Oslo</t>
         </is>
       </c>
       <c r="E19" t="inlineStr">
         <is>
           <t>Vår 2026</t>
         </is>
       </c>
       <c r="F19" t="inlineStr">
         <is>
           <t>BIK 29301</t>
         </is>
       </c>
       <c r="G19" t="inlineStr">
         <is>
-          <t>H - Hjemmeeksamen - PDF</t>
+          <t>Hjemmeeksamen - PDF</t>
         </is>
       </c>
       <c r="H19" t="n">
         <v>100</v>
       </c>
       <c r="I19" t="inlineStr">
         <is>
           <t>08.05.2026</t>
         </is>
       </c>
       <c r="J19" t="inlineStr">
         <is>
           <t>12:00</t>
         </is>
       </c>
       <c r="K19" t="inlineStr">
         <is>
           <t>11.05.2026</t>
         </is>
       </c>
       <c r="L19" t="inlineStr">
         <is>
           <t>12:00</t>
         </is>
       </c>
@@ -1555,51 +1555,51 @@
       <c r="B20" t="inlineStr">
         <is>
           <t>Arbeidsrett: Lover og reguleringer</t>
         </is>
       </c>
       <c r="C20" t="n">
         <v>7.5</v>
       </c>
       <c r="D20" t="inlineStr">
         <is>
           <t>Stavanger</t>
         </is>
       </c>
       <c r="E20" t="inlineStr">
         <is>
           <t>Vår 2026</t>
         </is>
       </c>
       <c r="F20" t="inlineStr">
         <is>
           <t>BIK 29301</t>
         </is>
       </c>
       <c r="G20" t="inlineStr">
         <is>
-          <t>H - Hjemmeeksamen - PDF</t>
+          <t>Hjemmeeksamen - PDF</t>
         </is>
       </c>
       <c r="H20" t="n">
         <v>100</v>
       </c>
       <c r="I20" t="inlineStr">
         <is>
           <t>08.05.2026</t>
         </is>
       </c>
       <c r="J20" t="inlineStr">
         <is>
           <t>12:00</t>
         </is>
       </c>
       <c r="K20" t="inlineStr">
         <is>
           <t>11.05.2026</t>
         </is>
       </c>
       <c r="L20" t="inlineStr">
         <is>
           <t>12:00</t>
         </is>
       </c>
@@ -1613,51 +1613,51 @@
       <c r="B21" t="inlineStr">
         <is>
           <t>Styrekompetanse</t>
         </is>
       </c>
       <c r="C21" t="n">
         <v>7.5</v>
       </c>
       <c r="D21" t="inlineStr">
         <is>
           <t>Bergen</t>
         </is>
       </c>
       <c r="E21" t="inlineStr">
         <is>
           <t>Vår 2026</t>
         </is>
       </c>
       <c r="F21" t="inlineStr">
         <is>
           <t>BIK 29401</t>
         </is>
       </c>
       <c r="G21" t="inlineStr">
         <is>
-          <t>P - Prosjektoppgave</t>
+          <t>Prosjektoppgave</t>
         </is>
       </c>
       <c r="H21" t="n">
         <v>100</v>
       </c>
       <c r="I21" t="inlineStr">
         <is>
           <t>09.02.2026</t>
         </is>
       </c>
       <c r="J21" t="inlineStr">
         <is>
           <t>09:00</t>
         </is>
       </c>
       <c r="K21" t="inlineStr">
         <is>
           <t>04.05.2026</t>
         </is>
       </c>
       <c r="L21" t="inlineStr">
         <is>
           <t>12:00</t>
         </is>
       </c>
@@ -1671,51 +1671,51 @@
       <c r="B22" t="inlineStr">
         <is>
           <t>Styrekompetanse</t>
         </is>
       </c>
       <c r="C22" t="n">
         <v>7.5</v>
       </c>
       <c r="D22" t="inlineStr">
         <is>
           <t>Oslo</t>
         </is>
       </c>
       <c r="E22" t="inlineStr">
         <is>
           <t>Vår 2026</t>
         </is>
       </c>
       <c r="F22" t="inlineStr">
         <is>
           <t>BIK 29401</t>
         </is>
       </c>
       <c r="G22" t="inlineStr">
         <is>
-          <t>P - Prosjektoppgave</t>
+          <t>Prosjektoppgave</t>
         </is>
       </c>
       <c r="H22" t="n">
         <v>100</v>
       </c>
       <c r="I22" t="inlineStr">
         <is>
           <t>09.02.2026</t>
         </is>
       </c>
       <c r="J22" t="inlineStr">
         <is>
           <t>09:00</t>
         </is>
       </c>
       <c r="K22" t="inlineStr">
         <is>
           <t>04.05.2026</t>
         </is>
       </c>
       <c r="L22" t="inlineStr">
         <is>
           <t>12:00</t>
         </is>
       </c>
@@ -1729,51 +1729,51 @@
       <c r="B23" t="inlineStr">
         <is>
           <t>Datadrevne organisasjoner</t>
         </is>
       </c>
       <c r="C23" t="n">
         <v>7.5</v>
       </c>
       <c r="D23" t="inlineStr">
         <is>
           <t>Oslo</t>
         </is>
       </c>
       <c r="E23" t="inlineStr">
         <is>
           <t>Vår 2026</t>
         </is>
       </c>
       <c r="F23" t="inlineStr">
         <is>
           <t>BIK 29411</t>
         </is>
       </c>
       <c r="G23" t="inlineStr">
         <is>
-          <t>P - Prosjektoppgave</t>
+          <t>Prosjektoppgave</t>
         </is>
       </c>
       <c r="H23" t="n">
         <v>100</v>
       </c>
       <c r="I23" t="inlineStr">
         <is>
           <t>07.03.2026</t>
         </is>
       </c>
       <c r="J23" t="inlineStr">
         <is>
           <t>09:00</t>
         </is>
       </c>
       <c r="K23" t="inlineStr">
         <is>
           <t>22.05.2026</t>
         </is>
       </c>
       <c r="L23" t="inlineStr">
         <is>
           <t>12:00</t>
         </is>
       </c>
@@ -1787,51 +1787,51 @@
       <c r="B24" t="inlineStr">
         <is>
           <t>Motivasjon og selvledelse</t>
         </is>
       </c>
       <c r="C24" t="n">
         <v>7.5</v>
       </c>
       <c r="D24" t="inlineStr">
         <is>
           <t>Oslo</t>
         </is>
       </c>
       <c r="E24" t="inlineStr">
         <is>
           <t>Vår 2026</t>
         </is>
       </c>
       <c r="F24" t="inlineStr">
         <is>
           <t>BIK 29551</t>
         </is>
       </c>
       <c r="G24" t="inlineStr">
         <is>
-          <t>P - Prosjektoppgave</t>
+          <t>Prosjektoppgave</t>
         </is>
       </c>
       <c r="H24" t="n">
         <v>100</v>
       </c>
       <c r="I24" t="inlineStr">
         <is>
           <t>26.02.2026</t>
         </is>
       </c>
       <c r="J24" t="inlineStr">
         <is>
           <t>09:00</t>
         </is>
       </c>
       <c r="K24" t="inlineStr">
         <is>
           <t>22.05.2026</t>
         </is>
       </c>
       <c r="L24" t="inlineStr">
         <is>
           <t>12:00</t>
         </is>
       </c>
@@ -1845,51 +1845,51 @@
       <c r="B25" t="inlineStr">
         <is>
           <t>Endringsledelse i praksis</t>
         </is>
       </c>
       <c r="C25" t="n">
         <v>15</v>
       </c>
       <c r="D25" t="inlineStr">
         <is>
           <t>Bergen</t>
         </is>
       </c>
       <c r="E25" t="inlineStr">
         <is>
           <t>Vår 2026</t>
         </is>
       </c>
       <c r="F25" t="inlineStr">
         <is>
           <t>BIK 29601</t>
         </is>
       </c>
       <c r="G25" t="inlineStr">
         <is>
-          <t>V - Mappeevaluering - PDF</t>
+          <t>Mappeevaluering - PDF</t>
         </is>
       </c>
       <c r="H25" t="n">
         <v>100</v>
       </c>
       <c r="I25" t="inlineStr">
         <is>
           <t>04.02.2026</t>
         </is>
       </c>
       <c r="J25" t="inlineStr">
         <is>
           <t>09:00</t>
         </is>
       </c>
       <c r="K25" t="inlineStr">
         <is>
           <t>26.05.2026</t>
         </is>
       </c>
       <c r="L25" t="inlineStr">
         <is>
           <t>12:00</t>
         </is>
       </c>
@@ -1903,51 +1903,51 @@
       <c r="B26" t="inlineStr">
         <is>
           <t>Human Resource Management</t>
         </is>
       </c>
       <c r="C26" t="n">
         <v>15</v>
       </c>
       <c r="D26" t="inlineStr">
         <is>
           <t>Trondheim</t>
         </is>
       </c>
       <c r="E26" t="inlineStr">
         <is>
           <t>Vår 2026</t>
         </is>
       </c>
       <c r="F26" t="inlineStr">
         <is>
           <t>BIK 29641</t>
         </is>
       </c>
       <c r="G26" t="inlineStr">
         <is>
-          <t>H - Hjemmeeksamen - PDF</t>
+          <t>Hjemmeeksamen - PDF</t>
         </is>
       </c>
       <c r="H26" t="n">
         <v>100</v>
       </c>
       <c r="I26" t="inlineStr">
         <is>
           <t>29.05.2026</t>
         </is>
       </c>
       <c r="J26" t="inlineStr">
         <is>
           <t>12:00</t>
         </is>
       </c>
       <c r="K26" t="inlineStr">
         <is>
           <t>01.06.2026</t>
         </is>
       </c>
       <c r="L26" t="inlineStr">
         <is>
           <t>12:00</t>
         </is>
       </c>
@@ -1961,51 +1961,51 @@
       <c r="B27" t="inlineStr">
         <is>
           <t>Personvern og GDPR</t>
         </is>
       </c>
       <c r="C27" t="n">
         <v>7.5</v>
       </c>
       <c r="D27" t="inlineStr">
         <is>
           <t>Oslo</t>
         </is>
       </c>
       <c r="E27" t="inlineStr">
         <is>
           <t>Vår 2026</t>
         </is>
       </c>
       <c r="F27" t="inlineStr">
         <is>
           <t>BIK 30002</t>
         </is>
       </c>
       <c r="G27" t="inlineStr">
         <is>
-          <t>P - Prosjektoppgave</t>
+          <t>Prosjektoppgave</t>
         </is>
       </c>
       <c r="H27" t="n">
         <v>100</v>
       </c>
       <c r="I27" t="inlineStr">
         <is>
           <t>05.02.2026</t>
         </is>
       </c>
       <c r="J27" t="inlineStr">
         <is>
           <t>09:00</t>
         </is>
       </c>
       <c r="K27" t="inlineStr">
         <is>
           <t>20.05.2026</t>
         </is>
       </c>
       <c r="L27" t="inlineStr">
         <is>
           <t>12:00</t>
         </is>
       </c>
@@ -2014,172 +2014,172 @@
       <c r="A28" t="inlineStr">
         <is>
           <t>BMP 2424</t>
         </is>
       </c>
       <c r="B28" t="inlineStr">
         <is>
           <t>Helseledelse, kvalitet og utvikling</t>
         </is>
       </c>
       <c r="C28" t="n">
         <v>30</v>
       </c>
       <c r="D28" t="inlineStr">
         <is>
           <t>Oslo</t>
         </is>
       </c>
       <c r="E28" t="inlineStr">
         <is>
           <t>Vår 2026</t>
         </is>
       </c>
       <c r="F28" t="inlineStr">
         <is>
-          <t>BMP 24242</t>
+          <t>BMP 24241</t>
         </is>
       </c>
       <c r="G28" t="inlineStr">
         <is>
-          <t>P - Prosjektoppgave</t>
+          <t>Hjemmeeksammen kort - PDF</t>
         </is>
       </c>
       <c r="H28" t="n">
-        <v>60</v>
+        <v>40</v>
       </c>
       <c r="I28" t="inlineStr">
         <is>
-          <t>08.09.2025</t>
+          <t>11.06.2026</t>
         </is>
       </c>
       <c r="J28" t="inlineStr">
         <is>
           <t>09:00</t>
         </is>
       </c>
       <c r="K28" t="inlineStr">
         <is>
-          <t>27.05.2026</t>
+          <t>11.06.2026</t>
         </is>
       </c>
       <c r="L28" t="inlineStr">
         <is>
-          <t>12:00</t>
+          <t>14:00</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="inlineStr">
         <is>
           <t>BMP 2424</t>
         </is>
       </c>
       <c r="B29" t="inlineStr">
         <is>
           <t>Helseledelse, kvalitet og utvikling</t>
         </is>
       </c>
       <c r="C29" t="n">
         <v>30</v>
       </c>
       <c r="D29" t="inlineStr">
         <is>
           <t>Oslo</t>
         </is>
       </c>
       <c r="E29" t="inlineStr">
         <is>
           <t>Vår 2026</t>
         </is>
       </c>
       <c r="F29" t="inlineStr">
         <is>
-          <t>BMP 24241</t>
+          <t>BMP 24242</t>
         </is>
       </c>
       <c r="G29" t="inlineStr">
         <is>
-          <t>HK - Hjemmeeksammen kort - PDF</t>
+          <t>Prosjektoppgave</t>
         </is>
       </c>
       <c r="H29" t="n">
-        <v>40</v>
+        <v>60</v>
       </c>
       <c r="I29" t="inlineStr">
         <is>
-          <t>11.06.2026</t>
+          <t>08.09.2025</t>
         </is>
       </c>
       <c r="J29" t="inlineStr">
         <is>
           <t>09:00</t>
         </is>
       </c>
       <c r="K29" t="inlineStr">
         <is>
-          <t>11.06.2026</t>
+          <t>27.05.2026</t>
         </is>
       </c>
       <c r="L29" t="inlineStr">
         <is>
-          <t>14:00</t>
+          <t>12:00</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="inlineStr">
         <is>
           <t>BMP 2900</t>
         </is>
       </c>
       <c r="B30" t="inlineStr">
         <is>
           <t>Innovasjon og organisering i helsetjenesten</t>
         </is>
       </c>
       <c r="C30" t="n">
         <v>30</v>
       </c>
       <c r="D30" t="inlineStr">
         <is>
           <t>Oslo</t>
         </is>
       </c>
       <c r="E30" t="inlineStr">
         <is>
           <t>Vår 2026</t>
         </is>
       </c>
       <c r="F30" t="inlineStr">
         <is>
           <t>BMP 29003</t>
         </is>
       </c>
       <c r="G30" t="inlineStr">
         <is>
-          <t>P - Prosjektoppgave</t>
+          <t>Prosjektoppgave</t>
         </is>
       </c>
       <c r="H30" t="n">
         <v>60</v>
       </c>
       <c r="I30" t="inlineStr">
         <is>
           <t>09.03.2026</t>
         </is>
       </c>
       <c r="J30" t="inlineStr">
         <is>
           <t>09:00</t>
         </is>
       </c>
       <c r="K30" t="inlineStr">
         <is>
           <t>05.06.2026</t>
         </is>
       </c>
       <c r="L30" t="inlineStr">
         <is>
           <t>12:00</t>
         </is>
       </c>
@@ -2193,51 +2193,51 @@
       <c r="B31" t="inlineStr">
         <is>
           <t>Innovasjon og organisering i helsetjenesten</t>
         </is>
       </c>
       <c r="C31" t="n">
         <v>30</v>
       </c>
       <c r="D31" t="inlineStr">
         <is>
           <t>Oslo</t>
         </is>
       </c>
       <c r="E31" t="inlineStr">
         <is>
           <t>Vår 2026</t>
         </is>
       </c>
       <c r="F31" t="inlineStr">
         <is>
           <t>BMP 29004</t>
         </is>
       </c>
       <c r="G31" t="inlineStr">
         <is>
-          <t>HK - Hjemmeeksammen kort - PDF</t>
+          <t>Hjemmeeksammen kort - PDF</t>
         </is>
       </c>
       <c r="H31" t="n">
         <v>40</v>
       </c>
       <c r="I31" t="inlineStr">
         <is>
           <t>19.05.2026</t>
         </is>
       </c>
       <c r="J31" t="inlineStr">
         <is>
           <t>09:00</t>
         </is>
       </c>
       <c r="K31" t="inlineStr">
         <is>
           <t>19.05.2026</t>
         </is>
       </c>
       <c r="L31" t="inlineStr">
         <is>
           <t>12:00</t>
         </is>
       </c>
@@ -2251,51 +2251,51 @@
       <c r="B32" t="inlineStr">
         <is>
           <t>Endringsledelse, team og coaching</t>
         </is>
       </c>
       <c r="C32" t="n">
         <v>30</v>
       </c>
       <c r="D32" t="inlineStr">
         <is>
           <t>Oslo</t>
         </is>
       </c>
       <c r="E32" t="inlineStr">
         <is>
           <t>Vår 2026</t>
         </is>
       </c>
       <c r="F32" t="inlineStr">
         <is>
           <t>ORG 28001</t>
         </is>
       </c>
       <c r="G32" t="inlineStr">
         <is>
-          <t>E - Skriftelig eksamen</t>
+          <t>Skriftelig eksamen</t>
         </is>
       </c>
       <c r="H32" t="n">
         <v>40</v>
       </c>
       <c r="I32" t="inlineStr">
         <is>
           <t>04.06.2026</t>
         </is>
       </c>
       <c r="J32" t="inlineStr">
         <is>
           <t>09:00</t>
         </is>
       </c>
       <c r="K32" t="inlineStr">
         <is>
           <t>04.06.2026</t>
         </is>
       </c>
       <c r="L32" t="inlineStr">
         <is>
           <t>12:00</t>
         </is>
       </c>
@@ -2309,51 +2309,51 @@
       <c r="B33" t="inlineStr">
         <is>
           <t>Endringsledelse, team og coaching</t>
         </is>
       </c>
       <c r="C33" t="n">
         <v>30</v>
       </c>
       <c r="D33" t="inlineStr">
         <is>
           <t>Oslo</t>
         </is>
       </c>
       <c r="E33" t="inlineStr">
         <is>
           <t>Vår 2026</t>
         </is>
       </c>
       <c r="F33" t="inlineStr">
         <is>
           <t>ORG 28002</t>
         </is>
       </c>
       <c r="G33" t="inlineStr">
         <is>
-          <t>P - Prosjektoppgave</t>
+          <t>Prosjektoppgave</t>
         </is>
       </c>
       <c r="H33" t="n">
         <v>60</v>
       </c>
       <c r="I33" t="inlineStr">
         <is>
           <t>06.03.2026</t>
         </is>
       </c>
       <c r="J33" t="inlineStr">
         <is>
           <t>09:00</t>
         </is>
       </c>
       <c r="K33" t="inlineStr">
         <is>
           <t>29.05.2026</t>
         </is>
       </c>
       <c r="L33" t="inlineStr">
         <is>
           <t>12:00</t>
         </is>
       </c>