--- v0 (2026-08-19)
+++ v1 (2026-10-18)
@@ -410,51 +410,51 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:L44"/>
+  <dimension ref="A1:L41"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="inlineStr">
         <is>
           <t>Kurskode</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>Kursnavn</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>Studiepoeng</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
@@ -483,122 +483,122 @@
       </c>
       <c r="I1" t="inlineStr">
         <is>
           <t>Startdato</t>
         </is>
       </c>
       <c r="J1" t="inlineStr">
         <is>
           <t>Start kl</t>
         </is>
       </c>
       <c r="K1" t="inlineStr">
         <is>
           <t>Sluttdato</t>
         </is>
       </c>
       <c r="L1" t="inlineStr">
         <is>
           <t>Slutt kl</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
-          <t>BIK 1401</t>
+          <t>BIK 2420</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
-          <t>Forhandling og forhandlingsteknikk</t>
+          <t>Markedsføringsledelse og strategi</t>
         </is>
       </c>
       <c r="C2" t="n">
         <v>7.5</v>
       </c>
       <c r="D2" t="inlineStr">
         <is>
-          <t>Oslo</t>
+          <t>Bergen</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
           <t>Høst 2026</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
-          <t>BIK 14011</t>
+          <t>BIK 24201</t>
         </is>
       </c>
       <c r="G2" t="inlineStr">
         <is>
-          <t>Prosjektoppgave</t>
+          <t>Strukturert test (skoleeksamen)</t>
         </is>
       </c>
       <c r="H2" t="n">
         <v>100</v>
       </c>
       <c r="I2" t="inlineStr">
         <is>
-          <t>10.09.2026</t>
+          <t>18.12.2026</t>
         </is>
       </c>
       <c r="J2" t="inlineStr">
         <is>
           <t>09:00</t>
         </is>
       </c>
       <c r="K2" t="inlineStr">
         <is>
-          <t>26.11.2026</t>
+          <t>18.12.2026</t>
         </is>
       </c>
       <c r="L2" t="inlineStr">
         <is>
           <t>12:00</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t>BIK 2420</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>Markedsføringsledelse og strategi</t>
         </is>
       </c>
       <c r="C3" t="n">
         <v>7.5</v>
       </c>
       <c r="D3" t="inlineStr">
         <is>
-          <t>Bergen</t>
+          <t>Oslo</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
           <t>Høst 2026</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
           <t>BIK 24201</t>
         </is>
       </c>
       <c r="G3" t="inlineStr">
         <is>
           <t>Strukturert test (skoleeksamen)</t>
         </is>
       </c>
       <c r="H3" t="n">
         <v>100</v>
       </c>
       <c r="I3" t="inlineStr">
         <is>
           <t>18.12.2026</t>
         </is>
       </c>
@@ -612,51 +612,51 @@
           <t>18.12.2026</t>
         </is>
       </c>
       <c r="L3" t="inlineStr">
         <is>
           <t>12:00</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t>BIK 2420</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t>Markedsføringsledelse og strategi</t>
         </is>
       </c>
       <c r="C4" t="n">
         <v>7.5</v>
       </c>
       <c r="D4" t="inlineStr">
         <is>
-          <t>Oslo</t>
+          <t>Stavanger</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
           <t>Høst 2026</t>
         </is>
       </c>
       <c r="F4" t="inlineStr">
         <is>
           <t>BIK 24201</t>
         </is>
       </c>
       <c r="G4" t="inlineStr">
         <is>
           <t>Strukturert test (skoleeksamen)</t>
         </is>
       </c>
       <c r="H4" t="n">
         <v>100</v>
       </c>
       <c r="I4" t="inlineStr">
         <is>
           <t>18.12.2026</t>
         </is>
       </c>
@@ -670,1907 +670,1911 @@
           <t>18.12.2026</t>
         </is>
       </c>
       <c r="L4" t="inlineStr">
         <is>
           <t>12:00</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t>BIK 2420</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
           <t>Markedsføringsledelse og strategi</t>
         </is>
       </c>
       <c r="C5" t="n">
         <v>7.5</v>
       </c>
       <c r="D5" t="inlineStr">
         <is>
-          <t>Stavanger</t>
+          <t>Trondheim</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
           <t>Høst 2026</t>
         </is>
       </c>
       <c r="F5" t="inlineStr">
         <is>
           <t>BIK 24201</t>
         </is>
       </c>
       <c r="G5" t="inlineStr">
         <is>
           <t>Strukturert test (skoleeksamen)</t>
         </is>
       </c>
       <c r="H5" t="n">
         <v>100</v>
       </c>
       <c r="I5" t="inlineStr">
         <is>
           <t>18.12.2026</t>
         </is>
       </c>
       <c r="J5" t="inlineStr">
         <is>
           <t>09:00</t>
         </is>
       </c>
       <c r="K5" t="inlineStr">
         <is>
           <t>18.12.2026</t>
         </is>
       </c>
       <c r="L5" t="inlineStr">
         <is>
           <t>12:00</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
-          <t>BIK 2420</t>
+          <t>BIK 2431</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
-          <t>Markedsføringsledelse og strategi</t>
+          <t>Verdiskapende prosjektledelse</t>
         </is>
       </c>
       <c r="C6" t="n">
         <v>7.5</v>
       </c>
       <c r="D6" t="inlineStr">
         <is>
-          <t>Trondheim</t>
+          <t>Bergen</t>
         </is>
       </c>
       <c r="E6" t="inlineStr">
         <is>
           <t>Høst 2026</t>
         </is>
       </c>
       <c r="F6" t="inlineStr">
         <is>
-          <t>BIK 24201</t>
+          <t>BIK 24311</t>
         </is>
       </c>
       <c r="G6" t="inlineStr">
         <is>
-          <t>Strukturert test (skoleeksamen)</t>
+          <t>Prosjektoppgave</t>
         </is>
       </c>
       <c r="H6" t="n">
         <v>100</v>
       </c>
       <c r="I6" t="inlineStr">
         <is>
-          <t>18.12.2026</t>
+          <t>14.09.2026</t>
         </is>
       </c>
       <c r="J6" t="inlineStr">
         <is>
           <t>09:00</t>
         </is>
       </c>
       <c r="K6" t="inlineStr">
         <is>
-          <t>18.12.2026</t>
+          <t>27.11.2026</t>
         </is>
       </c>
       <c r="L6" t="inlineStr">
         <is>
           <t>12:00</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
           <t>BIK 2431</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
           <t>Verdiskapende prosjektledelse</t>
         </is>
       </c>
       <c r="C7" t="n">
         <v>7.5</v>
       </c>
       <c r="D7" t="inlineStr">
         <is>
-          <t>Bergen</t>
+          <t>Oslo</t>
         </is>
       </c>
       <c r="E7" t="inlineStr">
         <is>
           <t>Høst 2026</t>
         </is>
       </c>
       <c r="F7" t="inlineStr">
         <is>
           <t>BIK 24311</t>
         </is>
       </c>
       <c r="G7" t="inlineStr">
         <is>
           <t>Prosjektoppgave</t>
         </is>
       </c>
       <c r="H7" t="n">
         <v>100</v>
       </c>
       <c r="I7" t="inlineStr">
         <is>
           <t>14.09.2026</t>
         </is>
       </c>
       <c r="J7" t="inlineStr">
         <is>
           <t>09:00</t>
         </is>
       </c>
       <c r="K7" t="inlineStr">
         <is>
           <t>27.11.2026</t>
         </is>
       </c>
       <c r="L7" t="inlineStr">
         <is>
           <t>12:00</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
-          <t>BIK 2431</t>
+          <t>BIK 2432</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
-          <t>Verdiskapende prosjektledelse</t>
+          <t>Prosjektlederskap, prosjektteam og smidighet</t>
         </is>
       </c>
       <c r="C8" t="n">
         <v>7.5</v>
       </c>
       <c r="D8" t="inlineStr">
         <is>
-          <t>Oslo</t>
+          <t>Bergen</t>
         </is>
       </c>
       <c r="E8" t="inlineStr">
         <is>
           <t>Høst 2026</t>
         </is>
       </c>
       <c r="F8" t="inlineStr">
         <is>
-          <t>BIK 24311</t>
+          <t>BIK 24321</t>
         </is>
       </c>
       <c r="G8" t="inlineStr">
         <is>
-          <t>Prosjektoppgave</t>
+          <t>Muntlig eksamen</t>
         </is>
       </c>
       <c r="H8" t="n">
         <v>100</v>
       </c>
       <c r="I8" t="inlineStr">
         <is>
-          <t>14.09.2026</t>
+          <t>14.12.2026</t>
         </is>
       </c>
       <c r="J8" t="inlineStr">
         <is>
           <t>09:00</t>
         </is>
       </c>
       <c r="K8" t="inlineStr">
         <is>
-          <t>27.11.2026</t>
+          <t>16.12.2026</t>
         </is>
       </c>
       <c r="L8" t="inlineStr">
         <is>
-          <t>12:00</t>
+          <t>16:00</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
           <t>BIK 2432</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
           <t>Prosjektlederskap, prosjektteam og smidighet</t>
         </is>
       </c>
       <c r="C9" t="n">
         <v>7.5</v>
       </c>
       <c r="D9" t="inlineStr">
         <is>
-          <t>Bergen</t>
+          <t>Oslo</t>
         </is>
       </c>
       <c r="E9" t="inlineStr">
         <is>
           <t>Høst 2026</t>
         </is>
       </c>
       <c r="F9" t="inlineStr">
         <is>
           <t>BIK 24321</t>
         </is>
       </c>
       <c r="G9" t="inlineStr">
         <is>
           <t>Muntlig eksamen</t>
         </is>
       </c>
       <c r="H9" t="n">
         <v>100</v>
       </c>
       <c r="I9" t="inlineStr">
         <is>
           <t>14.12.2026</t>
         </is>
       </c>
       <c r="J9" t="inlineStr">
         <is>
           <t>09:00</t>
         </is>
       </c>
       <c r="K9" t="inlineStr">
         <is>
           <t>16.12.2026</t>
         </is>
       </c>
       <c r="L9" t="inlineStr">
         <is>
           <t>16:00</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
-          <t>BIK 2432</t>
+          <t>BIK 2477</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
-          <t>Prosjektlederskap, prosjektteam og smidighet</t>
+          <t>Prestasjonsledelse</t>
         </is>
       </c>
       <c r="C10" t="n">
-        <v>7.5</v>
+        <v>15</v>
       </c>
       <c r="D10" t="inlineStr">
         <is>
           <t>Oslo</t>
         </is>
       </c>
       <c r="E10" t="inlineStr">
         <is>
           <t>Høst 2026</t>
         </is>
       </c>
       <c r="F10" t="inlineStr">
         <is>
-          <t>BIK 24321</t>
+          <t>BIK 24771</t>
         </is>
       </c>
       <c r="G10" t="inlineStr">
         <is>
-          <t>Muntlig eksamen</t>
+          <t>Mappeevaluering - PDF</t>
         </is>
       </c>
       <c r="H10" t="n">
         <v>100</v>
       </c>
       <c r="I10" t="inlineStr">
         <is>
-          <t>14.12.2026</t>
+          <t>06.10.2026</t>
         </is>
       </c>
       <c r="J10" t="inlineStr">
         <is>
           <t>09:00</t>
         </is>
       </c>
       <c r="K10" t="inlineStr">
         <is>
-          <t>16.12.2026</t>
+          <t>11.12.2026</t>
         </is>
       </c>
       <c r="L10" t="inlineStr">
         <is>
-          <t>16:00</t>
+          <t>12:00</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
-          <t>BIK 2477</t>
+          <t>BIK 2551</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
-          <t>Prestasjonsledelse</t>
+          <t>Kunstig intelligens for økt produktivitet</t>
         </is>
       </c>
       <c r="C11" t="n">
-        <v>15</v>
+        <v>7.5</v>
       </c>
       <c r="D11" t="inlineStr">
         <is>
           <t>Oslo</t>
         </is>
       </c>
       <c r="E11" t="inlineStr">
         <is>
           <t>Høst 2026</t>
         </is>
       </c>
       <c r="F11" t="inlineStr">
         <is>
-          <t>BIK 24771</t>
+          <t>BIK 25511</t>
         </is>
       </c>
       <c r="G11" t="inlineStr">
         <is>
-          <t>Mappeevaluering - PDF</t>
+          <t>Innlevering - alle filtyper</t>
         </is>
       </c>
       <c r="H11" t="n">
         <v>100</v>
       </c>
       <c r="I11" t="inlineStr">
         <is>
-          <t>06.10.2026</t>
+          <t>17.09.2026</t>
         </is>
       </c>
       <c r="J11" t="inlineStr">
         <is>
           <t>09:00</t>
         </is>
       </c>
       <c r="K11" t="inlineStr">
         <is>
-          <t>11.12.2026</t>
+          <t>27.11.2026</t>
         </is>
       </c>
       <c r="L11" t="inlineStr">
         <is>
           <t>12:00</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
           <t>BIK 2551</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
           <t>Kunstig intelligens for økt produktivitet</t>
         </is>
       </c>
       <c r="C12" t="n">
         <v>7.5</v>
       </c>
       <c r="D12" t="inlineStr">
         <is>
-          <t>Oslo</t>
+          <t>Trondheim</t>
         </is>
       </c>
       <c r="E12" t="inlineStr">
         <is>
           <t>Høst 2026</t>
         </is>
       </c>
       <c r="F12" t="inlineStr">
         <is>
           <t>BIK 25511</t>
         </is>
       </c>
       <c r="G12" t="inlineStr">
         <is>
           <t>Innlevering - alle filtyper</t>
         </is>
       </c>
       <c r="H12" t="n">
         <v>100</v>
       </c>
       <c r="I12" t="inlineStr">
         <is>
           <t>17.09.2026</t>
         </is>
       </c>
       <c r="J12" t="inlineStr">
         <is>
           <t>09:00</t>
         </is>
       </c>
       <c r="K12" t="inlineStr">
         <is>
           <t>27.11.2026</t>
         </is>
       </c>
       <c r="L12" t="inlineStr">
         <is>
           <t>12:00</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
-          <t>BIK 2551</t>
+          <t>BIK 2610</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
-          <t>Kunstig intelligens for økt produktivitet</t>
+          <t>Helsefremmende ledelse</t>
         </is>
       </c>
       <c r="C13" t="n">
         <v>7.5</v>
       </c>
       <c r="D13" t="inlineStr">
         <is>
           <t>Trondheim</t>
         </is>
       </c>
       <c r="E13" t="inlineStr">
         <is>
           <t>Høst 2026</t>
         </is>
       </c>
       <c r="F13" t="inlineStr">
         <is>
-          <t>BIK 25511</t>
+          <t>BIK 26101</t>
         </is>
       </c>
       <c r="G13" t="inlineStr">
         <is>
-          <t>Innlevering - alle filtyper</t>
+          <t>Skriftelig eksamen</t>
         </is>
       </c>
       <c r="H13" t="n">
         <v>100</v>
       </c>
       <c r="I13" t="inlineStr">
         <is>
-          <t>17.09.2026</t>
+          <t>08.12.2026</t>
         </is>
       </c>
       <c r="J13" t="inlineStr">
         <is>
           <t>09:00</t>
         </is>
       </c>
       <c r="K13" t="inlineStr">
         <is>
-          <t>27.11.2026</t>
+          <t>08.12.2026</t>
         </is>
       </c>
       <c r="L13" t="inlineStr">
         <is>
-          <t>12:00</t>
+          <t>14:00</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
-          <t>BIK 2610</t>
+          <t>BIK 2613</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
-          <t>Helsefremmende ledelse</t>
+          <t>Prototyping med KI</t>
         </is>
       </c>
       <c r="C14" t="n">
         <v>7.5</v>
       </c>
       <c r="D14" t="inlineStr">
         <is>
-          <t>Trondheim</t>
+          <t>Oslo</t>
         </is>
       </c>
       <c r="E14" t="inlineStr">
         <is>
           <t>Høst 2026</t>
         </is>
       </c>
       <c r="F14" t="inlineStr">
         <is>
-          <t>BIK 26101</t>
+          <t>BIK 26131</t>
         </is>
       </c>
       <c r="G14" t="inlineStr">
         <is>
-          <t>Skriftelig eksamen</t>
+          <t>Innlevering - alle filtyper</t>
         </is>
       </c>
       <c r="H14" t="n">
         <v>100</v>
       </c>
       <c r="I14" t="inlineStr">
         <is>
-          <t>08.12.2026</t>
+          <t>21.09.2026</t>
         </is>
       </c>
       <c r="J14" t="inlineStr">
         <is>
           <t>09:00</t>
         </is>
       </c>
       <c r="K14" t="inlineStr">
         <is>
-          <t>08.12.2026</t>
+          <t>04.12.2026</t>
         </is>
       </c>
       <c r="L14" t="inlineStr">
         <is>
-          <t>14:00</t>
+          <t>12:00</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
-          <t>BIK 2613</t>
+          <t>BIK 2619</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
-          <t>Prototyping med KI</t>
+          <t>Grunnkurs i ledelse og kvalitet i helse- og omsorgtjenesten</t>
         </is>
       </c>
       <c r="C15" t="n">
-        <v>7.5</v>
+        <v>15</v>
       </c>
       <c r="D15" t="inlineStr">
         <is>
           <t>Oslo</t>
         </is>
       </c>
       <c r="E15" t="inlineStr">
         <is>
           <t>Høst 2026</t>
         </is>
       </c>
       <c r="F15" t="inlineStr">
         <is>
-          <t>BIK 26131</t>
+          <t>BIK 26191</t>
         </is>
       </c>
       <c r="G15" t="inlineStr">
         <is>
-          <t>Innlevering - alle filtyper</t>
+          <t>Mappeevaluering - PDF</t>
         </is>
       </c>
       <c r="H15" t="n">
-        <v>100</v>
+        <v>60</v>
       </c>
       <c r="I15" t="inlineStr">
         <is>
-          <t>21.09.2026</t>
+          <t>07.09.2026</t>
         </is>
       </c>
       <c r="J15" t="inlineStr">
         <is>
           <t>09:00</t>
         </is>
       </c>
       <c r="K15" t="inlineStr">
         <is>
-          <t>04.12.2026</t>
+          <t>20.11.2026</t>
         </is>
       </c>
       <c r="L15" t="inlineStr">
         <is>
           <t>12:00</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
           <t>BIK 2619</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
           <t>Grunnkurs i ledelse og kvalitet i helse- og omsorgtjenesten</t>
         </is>
       </c>
       <c r="C16" t="n">
         <v>15</v>
       </c>
       <c r="D16" t="inlineStr">
         <is>
           <t>Oslo</t>
         </is>
       </c>
       <c r="E16" t="inlineStr">
         <is>
           <t>Høst 2026</t>
         </is>
       </c>
       <c r="F16" t="inlineStr">
         <is>
-          <t>BIK 26191</t>
+          <t>BIK 26192</t>
         </is>
       </c>
       <c r="G16" t="inlineStr">
         <is>
-          <t>Prosjektoppgave</t>
+          <t>Muntlig eksamen</t>
         </is>
       </c>
       <c r="H16" t="n">
-        <v>60</v>
+        <v>40</v>
       </c>
       <c r="I16" t="inlineStr">
         <is>
-          <t>07.09.2026</t>
+          <t>27.11.2026</t>
         </is>
       </c>
       <c r="J16" t="inlineStr">
         <is>
           <t>09:00</t>
         </is>
       </c>
       <c r="K16" t="inlineStr">
         <is>
-          <t>20.11.2026</t>
+          <t>27.11.2026</t>
         </is>
       </c>
       <c r="L16" t="inlineStr">
         <is>
-          <t>12:00</t>
+          <t>17:00</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr">
         <is>
-          <t>BIK 2619</t>
+          <t>BIK 2926</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
-          <t>Grunnkurs i ledelse og kvalitet i helse- og omsorgtjenesten</t>
+          <t>Effektive team</t>
         </is>
       </c>
       <c r="C17" t="n">
-        <v>15</v>
+        <v>7.5</v>
       </c>
       <c r="D17" t="inlineStr">
         <is>
-          <t>Oslo</t>
+          <t>Stavanger</t>
         </is>
       </c>
       <c r="E17" t="inlineStr">
         <is>
           <t>Høst 2026</t>
         </is>
       </c>
       <c r="F17" t="inlineStr">
         <is>
-          <t>BIK 26192</t>
+          <t>BIK 29261</t>
         </is>
       </c>
       <c r="G17" t="inlineStr">
         <is>
-          <t>Muntlig eksamen</t>
+          <t>Prosjektoppgave</t>
         </is>
       </c>
       <c r="H17" t="n">
-        <v>40</v>
+        <v>100</v>
       </c>
       <c r="I17" t="inlineStr">
         <is>
-          <t>27.11.2026</t>
+          <t>03.09.2026</t>
         </is>
       </c>
       <c r="J17" t="inlineStr">
         <is>
           <t>09:00</t>
         </is>
       </c>
       <c r="K17" t="inlineStr">
         <is>
-          <t>27.11.2026</t>
+          <t>30.11.2026</t>
         </is>
       </c>
       <c r="L17" t="inlineStr">
         <is>
-          <t>17:00</t>
+          <t>12:00</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="inlineStr">
         <is>
-          <t>BIK 2622</t>
+          <t>BIK 2940</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
-          <t>Muntlig gjennomslag for ledere</t>
+          <t>Styrekompetanse</t>
         </is>
       </c>
       <c r="C18" t="n">
         <v>7.5</v>
       </c>
       <c r="D18" t="inlineStr">
         <is>
           <t>Oslo</t>
         </is>
       </c>
       <c r="E18" t="inlineStr">
         <is>
           <t>Høst 2026</t>
         </is>
       </c>
       <c r="F18" t="inlineStr">
         <is>
-          <t>BIK 26221</t>
+          <t>BIK 29401</t>
         </is>
       </c>
       <c r="G18" t="inlineStr">
         <is>
-          <t>Mappeevaluering - PDF</t>
+          <t>Prosjektoppgave</t>
         </is>
       </c>
       <c r="H18" t="n">
-        <v>40</v>
+        <v>100</v>
       </c>
       <c r="I18" t="inlineStr">
         <is>
-          <t>15.10.2026</t>
+          <t>15.09.2026</t>
         </is>
       </c>
       <c r="J18" t="inlineStr">
         <is>
           <t>09:00</t>
         </is>
       </c>
       <c r="K18" t="inlineStr">
         <is>
-          <t>04.12.2026</t>
+          <t>11.12.2026</t>
         </is>
       </c>
       <c r="L18" t="inlineStr">
         <is>
           <t>12:00</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="inlineStr">
         <is>
-          <t>BIK 2622</t>
+          <t>BIK 2940</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
-          <t>Muntlig gjennomslag for ledere</t>
+          <t>Styrekompetanse</t>
         </is>
       </c>
       <c r="C19" t="n">
         <v>7.5</v>
       </c>
       <c r="D19" t="inlineStr">
         <is>
-          <t>Oslo</t>
+          <t>Trondheim</t>
         </is>
       </c>
       <c r="E19" t="inlineStr">
         <is>
           <t>Høst 2026</t>
         </is>
       </c>
       <c r="F19" t="inlineStr">
         <is>
-          <t>BIK 26222</t>
+          <t>BIK 29401</t>
         </is>
       </c>
       <c r="G19" t="inlineStr">
         <is>
-          <t>Muntlig eksamen</t>
+          <t>Prosjektoppgave</t>
         </is>
       </c>
       <c r="H19" t="n">
-        <v>60</v>
+        <v>100</v>
       </c>
       <c r="I19" t="inlineStr">
         <is>
-          <t>10.12.2026</t>
+          <t>15.09.2026</t>
         </is>
       </c>
       <c r="J19" t="inlineStr">
         <is>
           <t>09:00</t>
         </is>
       </c>
       <c r="K19" t="inlineStr">
         <is>
           <t>11.12.2026</t>
         </is>
       </c>
       <c r="L19" t="inlineStr">
         <is>
-          <t>17:00</t>
+          <t>12:00</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="inlineStr">
         <is>
-          <t>BIK 2926</t>
+          <t>BIK 2945</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
-          <t>Effektive team</t>
+          <t>Ledelse i teori og praksis</t>
         </is>
       </c>
       <c r="C20" t="n">
         <v>7.5</v>
       </c>
       <c r="D20" t="inlineStr">
         <is>
-          <t>Stavanger</t>
+          <t>Bergen</t>
         </is>
       </c>
       <c r="E20" t="inlineStr">
         <is>
           <t>Høst 2026</t>
         </is>
       </c>
       <c r="F20" t="inlineStr">
         <is>
-          <t>BIK 29261</t>
+          <t>BIK 29451</t>
         </is>
       </c>
       <c r="G20" t="inlineStr">
         <is>
-          <t>Prosjektoppgave</t>
+          <t>Skriftelig eksamen</t>
         </is>
       </c>
       <c r="H20" t="n">
         <v>100</v>
       </c>
       <c r="I20" t="inlineStr">
         <is>
-          <t>03.09.2026</t>
+          <t>11.11.2026</t>
         </is>
       </c>
       <c r="J20" t="inlineStr">
         <is>
           <t>09:00</t>
         </is>
       </c>
       <c r="K20" t="inlineStr">
         <is>
-          <t>30.11.2026</t>
+          <t>11.11.2026</t>
         </is>
       </c>
       <c r="L20" t="inlineStr">
         <is>
           <t>12:00</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="inlineStr">
         <is>
-          <t>BIK 2940</t>
+          <t>BIK 2945</t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
-          <t>Styrekompetanse</t>
+          <t>Ledelse i teori og praksis</t>
         </is>
       </c>
       <c r="C21" t="n">
         <v>7.5</v>
       </c>
       <c r="D21" t="inlineStr">
         <is>
           <t>Oslo</t>
         </is>
       </c>
       <c r="E21" t="inlineStr">
         <is>
           <t>Høst 2026</t>
         </is>
       </c>
       <c r="F21" t="inlineStr">
         <is>
-          <t>BIK 29401</t>
+          <t>BIK 29451</t>
         </is>
       </c>
       <c r="G21" t="inlineStr">
         <is>
-          <t>Prosjektoppgave</t>
+          <t>Skriftelig eksamen</t>
         </is>
       </c>
       <c r="H21" t="n">
         <v>100</v>
       </c>
       <c r="I21" t="inlineStr">
         <is>
-          <t>15.09.2026</t>
+          <t>11.11.2026</t>
         </is>
       </c>
       <c r="J21" t="inlineStr">
         <is>
           <t>09:00</t>
         </is>
       </c>
       <c r="K21" t="inlineStr">
         <is>
-          <t>11.12.2026</t>
+          <t>11.11.2026</t>
         </is>
       </c>
       <c r="L21" t="inlineStr">
         <is>
           <t>12:00</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="inlineStr">
         <is>
-          <t>BIK 2940</t>
+          <t>BIK 2945</t>
         </is>
       </c>
       <c r="B22" t="inlineStr">
         <is>
-          <t>Styrekompetanse</t>
+          <t>Ledelse i teori og praksis</t>
         </is>
       </c>
       <c r="C22" t="n">
         <v>7.5</v>
       </c>
       <c r="D22" t="inlineStr">
         <is>
-          <t>Trondheim</t>
+          <t>Stavanger</t>
         </is>
       </c>
       <c r="E22" t="inlineStr">
         <is>
           <t>Høst 2026</t>
         </is>
       </c>
       <c r="F22" t="inlineStr">
         <is>
-          <t>BIK 29401</t>
+          <t>BIK 29451</t>
         </is>
       </c>
       <c r="G22" t="inlineStr">
         <is>
-          <t>Prosjektoppgave</t>
+          <t>Skriftelig eksamen</t>
         </is>
       </c>
       <c r="H22" t="n">
         <v>100</v>
       </c>
       <c r="I22" t="inlineStr">
         <is>
-          <t>15.09.2026</t>
+          <t>11.11.2026</t>
         </is>
       </c>
       <c r="J22" t="inlineStr">
         <is>
           <t>09:00</t>
         </is>
       </c>
       <c r="K22" t="inlineStr">
         <is>
-          <t>11.12.2026</t>
+          <t>11.11.2026</t>
         </is>
       </c>
       <c r="L22" t="inlineStr">
         <is>
           <t>12:00</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="inlineStr">
         <is>
           <t>BIK 2945</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
           <t>Ledelse i teori og praksis</t>
         </is>
       </c>
       <c r="C23" t="n">
         <v>7.5</v>
       </c>
       <c r="D23" t="inlineStr">
         <is>
-          <t>Bergen</t>
+          <t>Trondheim</t>
         </is>
       </c>
       <c r="E23" t="inlineStr">
         <is>
           <t>Høst 2026</t>
         </is>
       </c>
       <c r="F23" t="inlineStr">
         <is>
           <t>BIK 29451</t>
         </is>
       </c>
       <c r="G23" t="inlineStr">
         <is>
           <t>Skriftelig eksamen</t>
         </is>
       </c>
       <c r="H23" t="n">
         <v>100</v>
       </c>
       <c r="I23" t="inlineStr">
         <is>
           <t>11.11.2026</t>
         </is>
       </c>
       <c r="J23" t="inlineStr">
         <is>
           <t>09:00</t>
         </is>
       </c>
       <c r="K23" t="inlineStr">
         <is>
           <t>11.11.2026</t>
         </is>
       </c>
       <c r="L23" t="inlineStr">
         <is>
           <t>12:00</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="inlineStr">
         <is>
-          <t>BIK 2945</t>
+          <t>BIK 2955</t>
         </is>
       </c>
       <c r="B24" t="inlineStr">
         <is>
-          <t>Ledelse i teori og praksis</t>
+          <t>Motivasjon og selvledelse</t>
         </is>
       </c>
       <c r="C24" t="n">
         <v>7.5</v>
       </c>
       <c r="D24" t="inlineStr">
         <is>
-          <t>Oslo</t>
+          <t>Stavanger</t>
         </is>
       </c>
       <c r="E24" t="inlineStr">
         <is>
           <t>Høst 2026</t>
         </is>
       </c>
       <c r="F24" t="inlineStr">
         <is>
-          <t>BIK 29451</t>
+          <t>BIK 29551</t>
         </is>
       </c>
       <c r="G24" t="inlineStr">
         <is>
           <t>Skriftelig eksamen</t>
         </is>
       </c>
       <c r="H24" t="n">
         <v>100</v>
       </c>
       <c r="I24" t="inlineStr">
         <is>
-          <t>11.11.2026</t>
+          <t>25.11.2026</t>
         </is>
       </c>
       <c r="J24" t="inlineStr">
         <is>
           <t>09:00</t>
         </is>
       </c>
       <c r="K24" t="inlineStr">
         <is>
-          <t>11.11.2026</t>
+          <t>25.11.2026</t>
         </is>
       </c>
       <c r="L24" t="inlineStr">
         <is>
           <t>12:00</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="inlineStr">
         <is>
-          <t>BIK 2945</t>
+          <t>BIK 2960</t>
         </is>
       </c>
       <c r="B25" t="inlineStr">
         <is>
-          <t>Ledelse i teori og praksis</t>
+          <t>Endringsledelse i praksis</t>
         </is>
       </c>
       <c r="C25" t="n">
-        <v>7.5</v>
+        <v>15</v>
       </c>
       <c r="D25" t="inlineStr">
         <is>
-          <t>Stavanger</t>
+          <t>Oslo</t>
         </is>
       </c>
       <c r="E25" t="inlineStr">
         <is>
           <t>Høst 2026</t>
         </is>
       </c>
       <c r="F25" t="inlineStr">
         <is>
-          <t>BIK 29451</t>
+          <t>BIK 29601</t>
         </is>
       </c>
       <c r="G25" t="inlineStr">
         <is>
-          <t>Skriftelig eksamen</t>
+          <t>Mappeevaluering - PDF</t>
         </is>
       </c>
       <c r="H25" t="n">
         <v>100</v>
       </c>
       <c r="I25" t="inlineStr">
         <is>
-          <t>11.11.2026</t>
+          <t>16.09.2026</t>
         </is>
       </c>
       <c r="J25" t="inlineStr">
         <is>
           <t>09:00</t>
         </is>
       </c>
       <c r="K25" t="inlineStr">
         <is>
-          <t>11.11.2026</t>
+          <t>11.12.2026</t>
         </is>
       </c>
       <c r="L25" t="inlineStr">
         <is>
           <t>12:00</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="inlineStr">
         <is>
-          <t>BIK 2945</t>
+          <t>BIK 2964</t>
         </is>
       </c>
       <c r="B26" t="inlineStr">
         <is>
-          <t>Ledelse i teori og praksis</t>
+          <t>Human Resource Management</t>
         </is>
       </c>
       <c r="C26" t="n">
-        <v>7.5</v>
+        <v>15</v>
       </c>
       <c r="D26" t="inlineStr">
         <is>
-          <t>Trondheim</t>
+          <t>Bergen</t>
         </is>
       </c>
       <c r="E26" t="inlineStr">
         <is>
           <t>Høst 2026</t>
         </is>
       </c>
       <c r="F26" t="inlineStr">
         <is>
-          <t>BIK 29451</t>
+          <t>BIK 29641</t>
         </is>
       </c>
       <c r="G26" t="inlineStr">
         <is>
-          <t>Skriftelig eksamen</t>
+          <t>Muntlig eksamen</t>
         </is>
       </c>
       <c r="H26" t="n">
         <v>100</v>
       </c>
       <c r="I26" t="inlineStr">
         <is>
-          <t>11.11.2026</t>
+          <t>07.12.2026</t>
         </is>
       </c>
       <c r="J26" t="inlineStr">
         <is>
           <t>09:00</t>
         </is>
       </c>
       <c r="K26" t="inlineStr">
         <is>
-          <t>11.11.2026</t>
+          <t>11.12.2026</t>
         </is>
       </c>
       <c r="L26" t="inlineStr">
         <is>
-          <t>12:00</t>
+          <t>16:00</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="inlineStr">
         <is>
-          <t>BIK 2955</t>
+          <t>BIK 2964</t>
         </is>
       </c>
       <c r="B27" t="inlineStr">
         <is>
-          <t>Motivasjon og selvledelse</t>
+          <t>Human Resource Management</t>
         </is>
       </c>
       <c r="C27" t="n">
-        <v>7.5</v>
+        <v>15</v>
       </c>
       <c r="D27" t="inlineStr">
         <is>
-          <t>Stavanger</t>
+          <t>Oslo</t>
         </is>
       </c>
       <c r="E27" t="inlineStr">
         <is>
           <t>Høst 2026</t>
         </is>
       </c>
       <c r="F27" t="inlineStr">
         <is>
-          <t>BIK 29551</t>
+          <t>BIK 29641</t>
         </is>
       </c>
       <c r="G27" t="inlineStr">
         <is>
-          <t>Skriftelig eksamen</t>
+          <t>Muntlig eksamen</t>
         </is>
       </c>
       <c r="H27" t="n">
         <v>100</v>
       </c>
       <c r="I27" t="inlineStr">
         <is>
-          <t>25.11.2026</t>
+          <t>07.12.2026</t>
         </is>
       </c>
       <c r="J27" t="inlineStr">
         <is>
           <t>09:00</t>
         </is>
       </c>
       <c r="K27" t="inlineStr">
         <is>
-          <t>25.11.2026</t>
+          <t>11.12.2026</t>
         </is>
       </c>
       <c r="L27" t="inlineStr">
         <is>
-          <t>12:00</t>
+          <t>16:00</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="inlineStr">
         <is>
-          <t>BIK 2960</t>
+          <t>BIK 3406</t>
         </is>
       </c>
       <c r="B28" t="inlineStr">
         <is>
-          <t>Endringsledelse i praksis</t>
+          <t>Arbeidsrett: Omstilling og nedbemanning</t>
         </is>
       </c>
       <c r="C28" t="n">
-        <v>15</v>
+        <v>7.5</v>
       </c>
       <c r="D28" t="inlineStr">
         <is>
           <t>Oslo</t>
         </is>
       </c>
       <c r="E28" t="inlineStr">
         <is>
           <t>Høst 2026</t>
         </is>
       </c>
       <c r="F28" t="inlineStr">
         <is>
-          <t>BIK 29601</t>
+          <t>BIK 34061</t>
         </is>
       </c>
       <c r="G28" t="inlineStr">
         <is>
-          <t>Mappeevaluering - PDF</t>
+          <t>Skriftelig eksamen</t>
         </is>
       </c>
       <c r="H28" t="n">
         <v>100</v>
       </c>
       <c r="I28" t="inlineStr">
         <is>
-          <t>16.09.2026</t>
+          <t>11.12.2026</t>
         </is>
       </c>
       <c r="J28" t="inlineStr">
         <is>
           <t>09:00</t>
         </is>
       </c>
       <c r="K28" t="inlineStr">
         <is>
           <t>11.12.2026</t>
         </is>
       </c>
       <c r="L28" t="inlineStr">
         <is>
-          <t>12:00</t>
+          <t>13:00</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="inlineStr">
         <is>
-          <t>BIK 2964</t>
+          <t>BMP 2500</t>
         </is>
       </c>
       <c r="B29" t="inlineStr">
         <is>
-          <t>Human Resource Management</t>
+          <t>Retorikk, kommunikasjon og ledelse</t>
         </is>
       </c>
       <c r="C29" t="n">
-        <v>15</v>
+        <v>30</v>
       </c>
       <c r="D29" t="inlineStr">
         <is>
-          <t>Bergen</t>
+          <t>Oslo</t>
         </is>
       </c>
       <c r="E29" t="inlineStr">
         <is>
           <t>Høst 2026</t>
         </is>
       </c>
       <c r="F29" t="inlineStr">
         <is>
-          <t>BIK 29641</t>
+          <t>BMP 25003</t>
         </is>
       </c>
       <c r="G29" t="inlineStr">
         <is>
-          <t>Muntlig eksamen</t>
+          <t>Prosjektoppgave</t>
         </is>
       </c>
       <c r="H29" t="n">
-        <v>100</v>
+        <v>60</v>
       </c>
       <c r="I29" t="inlineStr">
         <is>
-          <t>07.12.2026</t>
+          <t>26.10.2026</t>
         </is>
       </c>
       <c r="J29" t="inlineStr">
         <is>
           <t>09:00</t>
         </is>
       </c>
       <c r="K29" t="inlineStr">
         <is>
-          <t>11.12.2026</t>
+          <t>12.04.2027</t>
         </is>
       </c>
       <c r="L29" t="inlineStr">
         <is>
-          <t>16:00</t>
+          <t>12:00</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="inlineStr">
         <is>
-          <t>BIK 2964</t>
+          <t>BMP 2500</t>
         </is>
       </c>
       <c r="B30" t="inlineStr">
         <is>
-          <t>Human Resource Management</t>
+          <t>Retorikk, kommunikasjon og ledelse</t>
         </is>
       </c>
       <c r="C30" t="n">
-        <v>15</v>
+        <v>30</v>
       </c>
       <c r="D30" t="inlineStr">
         <is>
           <t>Oslo</t>
         </is>
       </c>
       <c r="E30" t="inlineStr">
         <is>
           <t>Høst 2026</t>
         </is>
       </c>
       <c r="F30" t="inlineStr">
         <is>
-          <t>BIK 29641</t>
+          <t>BMP 25004</t>
         </is>
       </c>
       <c r="G30" t="inlineStr">
         <is>
           <t>Muntlig eksamen</t>
         </is>
       </c>
       <c r="H30" t="n">
-        <v>100</v>
+        <v>40</v>
       </c>
       <c r="I30" t="inlineStr">
         <is>
-          <t>07.12.2026</t>
+          <t>26.04.2027</t>
         </is>
       </c>
       <c r="J30" t="inlineStr">
         <is>
           <t>09:00</t>
         </is>
       </c>
       <c r="K30" t="inlineStr">
         <is>
-          <t>11.12.2026</t>
+          <t>28.04.2027</t>
         </is>
       </c>
       <c r="L30" t="inlineStr">
         <is>
-          <t>16:00</t>
+          <t>17:00</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="inlineStr">
         <is>
-          <t>BIK 3406</t>
+          <t>BMP 2915</t>
         </is>
       </c>
       <c r="B31" t="inlineStr">
         <is>
-          <t>Arbeidsrett: Omstilling og nedbemanning</t>
+          <t>Sikkerhetsledelse</t>
         </is>
       </c>
       <c r="C31" t="n">
-        <v>7.5</v>
+        <v>30</v>
       </c>
       <c r="D31" t="inlineStr">
         <is>
-          <t>Oslo</t>
+          <t>Trondheim</t>
         </is>
       </c>
       <c r="E31" t="inlineStr">
         <is>
           <t>Høst 2026</t>
         </is>
       </c>
       <c r="F31" t="inlineStr">
         <is>
-          <t>BIK 34061</t>
+          <t>BMP 29151</t>
         </is>
       </c>
       <c r="G31" t="inlineStr">
         <is>
-          <t>Skriftelig eksamen</t>
+          <t>Hjemmeeksamen - alle filtyper</t>
         </is>
       </c>
       <c r="H31" t="n">
-        <v>100</v>
+        <v>40</v>
       </c>
       <c r="I31" t="inlineStr">
         <is>
-          <t>11.12.2026</t>
+          <t>15.06.2027</t>
         </is>
       </c>
       <c r="J31" t="inlineStr">
         <is>
-          <t>09:00</t>
+          <t>12:00</t>
         </is>
       </c>
       <c r="K31" t="inlineStr">
         <is>
-          <t>11.12.2026</t>
+          <t>18.06.2027</t>
         </is>
       </c>
       <c r="L31" t="inlineStr">
         <is>
-          <t>13:00</t>
+          <t>12:00</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="inlineStr">
         <is>
-          <t>BMP 2500</t>
+          <t>BMP 2915</t>
         </is>
       </c>
       <c r="B32" t="inlineStr">
         <is>
-          <t>Retorikk, kommunikasjon og ledelse</t>
+          <t>Sikkerhetsledelse</t>
         </is>
       </c>
       <c r="C32" t="n">
         <v>30</v>
       </c>
       <c r="D32" t="inlineStr">
         <is>
-          <t>Oslo</t>
+          <t>Trondheim</t>
         </is>
       </c>
       <c r="E32" t="inlineStr">
         <is>
           <t>Høst 2026</t>
         </is>
       </c>
       <c r="F32" t="inlineStr">
         <is>
-          <t>BMP 25003</t>
+          <t>BMP 29152</t>
         </is>
       </c>
       <c r="G32" t="inlineStr">
         <is>
           <t>Prosjektoppgave</t>
         </is>
       </c>
       <c r="H32" t="n">
         <v>60</v>
       </c>
       <c r="I32" t="inlineStr">
         <is>
-          <t>26.10.2026</t>
+          <t>09.09.2026</t>
         </is>
       </c>
       <c r="J32" t="inlineStr">
         <is>
           <t>09:00</t>
         </is>
       </c>
       <c r="K32" t="inlineStr">
         <is>
-          <t>12.04.2027</t>
+          <t>27.05.2027</t>
         </is>
       </c>
       <c r="L32" t="inlineStr">
         <is>
           <t>12:00</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="inlineStr">
         <is>
-          <t>BMP 2500</t>
+          <t>ORG 2000</t>
         </is>
       </c>
       <c r="B33" t="inlineStr">
         <is>
-          <t>Retorikk, kommunikasjon og ledelse</t>
+          <t>Leadership in Action</t>
         </is>
       </c>
       <c r="C33" t="n">
         <v>30</v>
       </c>
       <c r="D33" t="inlineStr">
         <is>
-          <t>Oslo</t>
+          <t>Bergen</t>
         </is>
       </c>
       <c r="E33" t="inlineStr">
         <is>
           <t>Høst 2026</t>
         </is>
       </c>
       <c r="F33" t="inlineStr">
         <is>
-          <t>BMP 25004</t>
+          <t>ORG 20006</t>
         </is>
       </c>
       <c r="G33" t="inlineStr">
         <is>
-          <t>Muntlig eksamen</t>
-[...3 lines deleted...]
-        <v>40</v>
+          <t>Fagoppgave</t>
+        </is>
+      </c>
+      <c r="H33" t="inlineStr">
+        <is>
+          <t>Kontroll</t>
+        </is>
       </c>
       <c r="I33" t="inlineStr">
         <is>
-          <t>26.04.2027</t>
+          <t>08.09.2026</t>
         </is>
       </c>
       <c r="J33" t="inlineStr">
         <is>
           <t>09:00</t>
         </is>
       </c>
       <c r="K33" t="inlineStr">
         <is>
-          <t>28.04.2027</t>
+          <t>25.01.2027</t>
         </is>
       </c>
       <c r="L33" t="inlineStr">
         <is>
-          <t>17:00</t>
+          <t>12:00</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="inlineStr">
         <is>
-          <t>BMP 2915</t>
+          <t>ORG 2000</t>
         </is>
       </c>
       <c r="B34" t="inlineStr">
         <is>
-          <t>Sikkerhetsledelse</t>
+          <t>Leadership in Action</t>
         </is>
       </c>
       <c r="C34" t="n">
         <v>30</v>
       </c>
       <c r="D34" t="inlineStr">
         <is>
-          <t>Trondheim</t>
+          <t>Bergen</t>
         </is>
       </c>
       <c r="E34" t="inlineStr">
         <is>
           <t>Høst 2026</t>
         </is>
       </c>
       <c r="F34" t="inlineStr">
         <is>
-          <t>BMP 29151</t>
+          <t>ORG 20007</t>
         </is>
       </c>
       <c r="G34" t="inlineStr">
         <is>
-          <t>Hjemmeeksamen - alle filtyper</t>
+          <t>Muntlig eksamen</t>
         </is>
       </c>
       <c r="H34" t="n">
         <v>40</v>
       </c>
       <c r="I34" t="inlineStr">
         <is>
-          <t>15.06.2027</t>
+          <t>08.02.2027</t>
         </is>
       </c>
       <c r="J34" t="inlineStr">
         <is>
-          <t>12:00</t>
+          <t>09:00</t>
         </is>
       </c>
       <c r="K34" t="inlineStr">
         <is>
-          <t>18.06.2027</t>
+          <t>18.02.2027</t>
         </is>
       </c>
       <c r="L34" t="inlineStr">
         <is>
-          <t>12:00</t>
+          <t>16:00</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="inlineStr">
         <is>
-          <t>BMP 2915</t>
+          <t>ORG 2000</t>
         </is>
       </c>
       <c r="B35" t="inlineStr">
         <is>
-          <t>Sikkerhetsledelse</t>
+          <t>Leadership in Action</t>
         </is>
       </c>
       <c r="C35" t="n">
         <v>30</v>
       </c>
       <c r="D35" t="inlineStr">
         <is>
-          <t>Trondheim</t>
+          <t>Bergen</t>
         </is>
       </c>
       <c r="E35" t="inlineStr">
         <is>
           <t>Høst 2026</t>
         </is>
       </c>
       <c r="F35" t="inlineStr">
         <is>
-          <t>BMP 29152</t>
+          <t>ORG 20008</t>
         </is>
       </c>
       <c r="G35" t="inlineStr">
         <is>
           <t>Prosjektoppgave</t>
         </is>
       </c>
       <c r="H35" t="n">
         <v>60</v>
       </c>
       <c r="I35" t="inlineStr">
         <is>
-          <t>09.09.2026</t>
+          <t>08.09.2026</t>
         </is>
       </c>
       <c r="J35" t="inlineStr">
         <is>
           <t>09:00</t>
         </is>
       </c>
       <c r="K35" t="inlineStr">
         <is>
-          <t>27.05.2027</t>
+          <t>31.05.2027</t>
         </is>
       </c>
       <c r="L35" t="inlineStr">
         <is>
           <t>12:00</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="inlineStr">
         <is>
           <t>ORG 2000</t>
         </is>
       </c>
       <c r="B36" t="inlineStr">
         <is>
           <t>Leadership in Action</t>
         </is>
       </c>
       <c r="C36" t="n">
         <v>30</v>
       </c>
       <c r="D36" t="inlineStr">
         <is>
-          <t>Bergen</t>
+          <t>Oslo</t>
         </is>
       </c>
       <c r="E36" t="inlineStr">
         <is>
           <t>Høst 2026</t>
         </is>
       </c>
       <c r="F36" t="inlineStr">
         <is>
           <t>ORG 20006</t>
         </is>
       </c>
       <c r="G36" t="inlineStr">
         <is>
           <t>Fagoppgave</t>
         </is>
       </c>
-      <c r="H36" t="n">
-        <v>0</v>
+      <c r="H36" t="inlineStr">
+        <is>
+          <t>Kontroll</t>
+        </is>
       </c>
       <c r="I36" t="inlineStr">
         <is>
           <t>08.09.2026</t>
         </is>
       </c>
       <c r="J36" t="inlineStr">
         <is>
           <t>09:00</t>
         </is>
       </c>
       <c r="K36" t="inlineStr">
         <is>
           <t>25.01.2027</t>
         </is>
       </c>
       <c r="L36" t="inlineStr">
         <is>
           <t>12:00</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="inlineStr">
         <is>
           <t>ORG 2000</t>
         </is>
       </c>
       <c r="B37" t="inlineStr">
         <is>
           <t>Leadership in Action</t>
         </is>
       </c>
       <c r="C37" t="n">
         <v>30</v>
       </c>
       <c r="D37" t="inlineStr">
         <is>
-          <t>Bergen</t>
+          <t>Oslo</t>
         </is>
       </c>
       <c r="E37" t="inlineStr">
         <is>
           <t>Høst 2026</t>
         </is>
       </c>
       <c r="F37" t="inlineStr">
         <is>
           <t>ORG 20007</t>
         </is>
       </c>
       <c r="G37" t="inlineStr">
         <is>
           <t>Muntlig eksamen</t>
         </is>
       </c>
       <c r="H37" t="n">
         <v>40</v>
       </c>
       <c r="I37" t="inlineStr">
         <is>
           <t>08.02.2027</t>
         </is>
       </c>
@@ -2584,51 +2588,51 @@
           <t>18.02.2027</t>
         </is>
       </c>
       <c r="L37" t="inlineStr">
         <is>
           <t>16:00</t>
         </is>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="inlineStr">
         <is>
           <t>ORG 2000</t>
         </is>
       </c>
       <c r="B38" t="inlineStr">
         <is>
           <t>Leadership in Action</t>
         </is>
       </c>
       <c r="C38" t="n">
         <v>30</v>
       </c>
       <c r="D38" t="inlineStr">
         <is>
-          <t>Bergen</t>
+          <t>Oslo</t>
         </is>
       </c>
       <c r="E38" t="inlineStr">
         <is>
           <t>Høst 2026</t>
         </is>
       </c>
       <c r="F38" t="inlineStr">
         <is>
           <t>ORG 20008</t>
         </is>
       </c>
       <c r="G38" t="inlineStr">
         <is>
           <t>Prosjektoppgave</t>
         </is>
       </c>
       <c r="H38" t="n">
         <v>60</v>
       </c>
       <c r="I38" t="inlineStr">
         <is>
           <t>08.09.2026</t>
         </is>
       </c>
@@ -2642,109 +2646,111 @@
           <t>31.05.2027</t>
         </is>
       </c>
       <c r="L38" t="inlineStr">
         <is>
           <t>12:00</t>
         </is>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="inlineStr">
         <is>
           <t>ORG 2000</t>
         </is>
       </c>
       <c r="B39" t="inlineStr">
         <is>
           <t>Leadership in Action</t>
         </is>
       </c>
       <c r="C39" t="n">
         <v>30</v>
       </c>
       <c r="D39" t="inlineStr">
         <is>
-          <t>Oslo</t>
+          <t>Stavanger</t>
         </is>
       </c>
       <c r="E39" t="inlineStr">
         <is>
           <t>Høst 2026</t>
         </is>
       </c>
       <c r="F39" t="inlineStr">
         <is>
           <t>ORG 20006</t>
         </is>
       </c>
       <c r="G39" t="inlineStr">
         <is>
           <t>Fagoppgave</t>
         </is>
       </c>
-      <c r="H39" t="n">
-        <v>0</v>
+      <c r="H39" t="inlineStr">
+        <is>
+          <t>Kontroll</t>
+        </is>
       </c>
       <c r="I39" t="inlineStr">
         <is>
           <t>08.09.2026</t>
         </is>
       </c>
       <c r="J39" t="inlineStr">
         <is>
           <t>09:00</t>
         </is>
       </c>
       <c r="K39" t="inlineStr">
         <is>
           <t>25.01.2027</t>
         </is>
       </c>
       <c r="L39" t="inlineStr">
         <is>
           <t>12:00</t>
         </is>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="inlineStr">
         <is>
           <t>ORG 2000</t>
         </is>
       </c>
       <c r="B40" t="inlineStr">
         <is>
           <t>Leadership in Action</t>
         </is>
       </c>
       <c r="C40" t="n">
         <v>30</v>
       </c>
       <c r="D40" t="inlineStr">
         <is>
-          <t>Oslo</t>
+          <t>Stavanger</t>
         </is>
       </c>
       <c r="E40" t="inlineStr">
         <is>
           <t>Høst 2026</t>
         </is>
       </c>
       <c r="F40" t="inlineStr">
         <is>
           <t>ORG 20007</t>
         </is>
       </c>
       <c r="G40" t="inlineStr">
         <is>
           <t>Muntlig eksamen</t>
         </is>
       </c>
       <c r="H40" t="n">
         <v>40</v>
       </c>
       <c r="I40" t="inlineStr">
         <is>
           <t>08.02.2027</t>
         </is>
       </c>
@@ -2758,260 +2764,86 @@
           <t>18.02.2027</t>
         </is>
       </c>
       <c r="L40" t="inlineStr">
         <is>
           <t>16:00</t>
         </is>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="inlineStr">
         <is>
           <t>ORG 2000</t>
         </is>
       </c>
       <c r="B41" t="inlineStr">
         <is>
           <t>Leadership in Action</t>
         </is>
       </c>
       <c r="C41" t="n">
         <v>30</v>
       </c>
       <c r="D41" t="inlineStr">
         <is>
-          <t>Oslo</t>
+          <t>Stavanger</t>
         </is>
       </c>
       <c r="E41" t="inlineStr">
         <is>
           <t>Høst 2026</t>
         </is>
       </c>
       <c r="F41" t="inlineStr">
         <is>
           <t>ORG 20008</t>
         </is>
       </c>
       <c r="G41" t="inlineStr">
         <is>
           <t>Prosjektoppgave</t>
         </is>
       </c>
       <c r="H41" t="n">
         <v>60</v>
       </c>
       <c r="I41" t="inlineStr">
         <is>
           <t>08.09.2026</t>
         </is>
       </c>
       <c r="J41" t="inlineStr">
         <is>
           <t>09:00</t>
         </is>
       </c>
       <c r="K41" t="inlineStr">
         <is>
           <t>31.05.2027</t>
         </is>
       </c>
       <c r="L41" t="inlineStr">
-        <is>
-[...172 lines deleted...]
-      <c r="L44" t="inlineStr">
         <is>
           <t>12:00</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>