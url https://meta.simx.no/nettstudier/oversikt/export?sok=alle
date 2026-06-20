--- v0 (2026-04-21)
+++ v1 (2026-06-20)
@@ -492,834 +492,834 @@
         <is>
           <t>Søk stenger</t>
         </is>
       </c>
       <c r="G1" s="1" t="inlineStr">
         <is>
           <t>Søkelenke</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
           <t>JUR3420</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>Forretningsjus</t>
         </is>
       </c>
       <c r="C2" t="n">
         <v>7.5</v>
       </c>
       <c r="D2" t="n">
-        <v>15200</v>
+        <v>15300</v>
       </c>
       <c r="E2" s="2" t="n">
         <v>46094</v>
       </c>
       <c r="F2" s="2" t="n">
         <v>46272</v>
       </c>
       <c r="G2" t="inlineStr">
         <is>
           <t>https://apply.bi.no/applicantvforcesite/ClosedArrangementLandingPage?arrangementId=01tTe00000hRwoj</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t>MRK3564</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>Merkevareledelse</t>
         </is>
       </c>
       <c r="C3" t="n">
         <v>7.5</v>
       </c>
       <c r="D3" t="n">
-        <v>15200</v>
+        <v>15300</v>
       </c>
       <c r="E3" s="2" t="n">
         <v>46094</v>
       </c>
       <c r="F3" s="2" t="n">
         <v>46272</v>
       </c>
       <c r="G3" t="inlineStr">
         <is>
           <t>https://apply.bi.no/applicantvforcesite/ClosedArrangementLandingPage?arrangementId=01tTe00000hRx6T</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t>BST1703</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t>Logistikkledelse - Supply Chain Management</t>
         </is>
       </c>
       <c r="C4" t="n">
         <v>15</v>
       </c>
       <c r="D4" t="n">
-        <v>30400</v>
+        <v>30600</v>
       </c>
       <c r="E4" s="2" t="n">
         <v>46094</v>
       </c>
       <c r="F4" s="2" t="n">
         <v>46272</v>
       </c>
       <c r="G4" t="inlineStr">
         <is>
           <t>https://apply.bi.no/applicantvforcesite/ClosedArrangementLandingPage?arrangementId=01tTe00000hRwLh</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t>BST2531</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
           <t>Prosjektledelse</t>
         </is>
       </c>
       <c r="C5" t="n">
         <v>15</v>
       </c>
       <c r="D5" t="n">
-        <v>30400</v>
+        <v>30600</v>
       </c>
       <c r="E5" s="2" t="n">
         <v>46094</v>
       </c>
       <c r="F5" s="2" t="n">
         <v>46272</v>
       </c>
       <c r="G5" t="inlineStr">
         <is>
           <t>https://apply.bi.no/applicantvforcesite/ClosedArrangementLandingPage?arrangementId=01tTe00000hRwNJ</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t>BØK3632</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
           <t>Finansiell styring</t>
         </is>
       </c>
       <c r="C6" t="n">
         <v>7.5</v>
       </c>
       <c r="D6" t="n">
-        <v>15200</v>
+        <v>15300</v>
       </c>
       <c r="E6" s="2" t="n">
         <v>46094</v>
       </c>
       <c r="F6" s="2" t="n">
         <v>46272</v>
       </c>
       <c r="G6" t="inlineStr">
         <is>
           <t>https://apply.bi.no/applicantvforcesite/ClosedArrangementLandingPage?arrangementId=01tTe00000hRwWz</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
           <t>JUR3641</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
           <t>Foretaksrett</t>
         </is>
       </c>
       <c r="C7" t="n">
         <v>7.5</v>
       </c>
       <c r="D7" t="n">
-        <v>15200</v>
+        <v>15300</v>
       </c>
       <c r="E7" s="2" t="n">
         <v>46094</v>
       </c>
       <c r="F7" s="2" t="n">
         <v>46272</v>
       </c>
       <c r="G7" t="inlineStr">
         <is>
           <t>https://apply.bi.no/applicantvforcesite/ClosedArrangementLandingPage?arrangementId=01tTe00000hRwqL</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
           <t>ELE3743</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
           <t>Personlig økonomi</t>
         </is>
       </c>
       <c r="C8" t="n">
         <v>7.5</v>
       </c>
       <c r="D8" t="n">
-        <v>15200</v>
+        <v>15300</v>
       </c>
       <c r="E8" s="2" t="n">
         <v>46094</v>
       </c>
       <c r="F8" s="2" t="n">
         <v>46272</v>
       </c>
       <c r="G8" t="inlineStr">
         <is>
           <t>https://apply.bi.no/applicantvforcesite/ClosedArrangementLandingPage?arrangementId=01tTe00000hRwbp</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
           <t>ELE3750</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
           <t>Finansiell analyse og verdsettelse</t>
         </is>
       </c>
       <c r="C9" t="n">
         <v>7.5</v>
       </c>
       <c r="D9" t="n">
-        <v>15200</v>
+        <v>15300</v>
       </c>
       <c r="E9" s="2" t="n">
         <v>46094</v>
       </c>
       <c r="F9" s="2" t="n">
         <v>46272</v>
       </c>
       <c r="G9" t="inlineStr">
         <is>
           <t>https://apply.bi.no/applicantvforcesite/ClosedArrangementLandingPage?arrangementId=01tTe00000hRwdR</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
           <t>MET3590</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
           <t>Metode og statistisk dataanalyse</t>
         </is>
       </c>
       <c r="C10" t="n">
         <v>7.5</v>
       </c>
       <c r="D10" t="n">
-        <v>15200</v>
+        <v>15300</v>
       </c>
       <c r="E10" s="2" t="n">
         <v>46094</v>
       </c>
       <c r="F10" s="2" t="n">
         <v>46272</v>
       </c>
       <c r="G10" t="inlineStr">
         <is>
           <t>https://apply.bi.no/applicantvforcesite/ClosedArrangementLandingPage?arrangementId=01tTe00000hRwtZ</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
           <t>JUR3601</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
           <t>Skatt og avgift</t>
         </is>
       </c>
       <c r="C11" t="n">
         <v>15</v>
       </c>
       <c r="D11" t="n">
-        <v>30400</v>
+        <v>30600</v>
       </c>
       <c r="E11" s="2" t="n">
         <v>46094</v>
       </c>
       <c r="F11" s="2" t="n">
         <v>46272</v>
       </c>
       <c r="G11" t="inlineStr">
         <is>
           <t>https://apply.bi.no/applicantvforcesite/ClosedArrangementLandingPage?arrangementId=01tTe00000hRvfp</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
           <t>BØK3430</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
           <t>Innføring i bedriftsøkonomi og finans</t>
         </is>
       </c>
       <c r="C12" t="n">
         <v>7.5</v>
       </c>
       <c r="D12" t="n">
-        <v>15200</v>
+        <v>15300</v>
       </c>
       <c r="E12" s="2" t="n">
         <v>46094</v>
       </c>
       <c r="F12" s="2" t="n">
         <v>46272</v>
       </c>
       <c r="G12" t="inlineStr">
         <is>
           <t>https://apply.bi.no/applicantvforcesite/ClosedArrangementLandingPage?arrangementId=01tTe00000hRwS9</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
           <t>EXC3401</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
           <t>Business Communication - Culture and Ethics</t>
         </is>
       </c>
       <c r="C13" t="n">
         <v>7.5</v>
       </c>
       <c r="D13" t="n">
-        <v>15200</v>
+        <v>15300</v>
       </c>
       <c r="E13" s="2" t="n">
         <v>46094</v>
       </c>
       <c r="F13" s="2" t="n">
         <v>46272</v>
       </c>
       <c r="G13" t="inlineStr">
         <is>
           <t>https://apply.bi.no/applicantvforcesite/ClosedArrangementLandingPage?arrangementId=01tTe00000hRwdS</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
           <t>MRK3521</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
           <t>Logistikk og bærekraftige forsyningskjeder</t>
         </is>
       </c>
       <c r="C14" t="n">
         <v>7.5</v>
       </c>
       <c r="D14" t="n">
-        <v>15200</v>
+        <v>15300</v>
       </c>
       <c r="E14" s="2" t="n">
         <v>46094</v>
       </c>
       <c r="F14" s="2" t="n">
         <v>46272</v>
       </c>
       <c r="G14" t="inlineStr">
         <is>
           <t>https://apply.bi.no/applicantvforcesite/ClosedArrangementLandingPage?arrangementId=01tTe00000hRx3F</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
           <t>ORG3403</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
           <t>Organisasjonsatferd og ledelse</t>
         </is>
       </c>
       <c r="C15" t="n">
         <v>7.5</v>
       </c>
       <c r="D15" t="n">
-        <v>15200</v>
+        <v>15300</v>
       </c>
       <c r="E15" s="2" t="n">
         <v>46094</v>
       </c>
       <c r="F15" s="2" t="n">
         <v>46272</v>
       </c>
       <c r="G15" t="inlineStr">
         <is>
           <t>https://apply.bi.no/applicantvforcesite/ClosedArrangementLandingPage?arrangementId=01tTe00000hRx9h</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
           <t>SØK3420</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
           <t>Samfunnsøkonomi I</t>
         </is>
       </c>
       <c r="C16" t="n">
         <v>7.5</v>
       </c>
       <c r="D16" t="n">
-        <v>15200</v>
+        <v>15300</v>
       </c>
       <c r="E16" s="2" t="n">
         <v>46094</v>
       </c>
       <c r="F16" s="2" t="n">
         <v>46272</v>
       </c>
       <c r="G16" t="inlineStr">
         <is>
           <t>https://apply.bi.no/applicantvforcesite/ClosedArrangementLandingPage?arrangementId=01tTe00000hRvuO</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr">
         <is>
           <t>BØK3561</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
           <t>Prestasjonsstyring</t>
         </is>
       </c>
       <c r="C17" t="n">
         <v>7.5</v>
       </c>
       <c r="D17" t="n">
-        <v>15200</v>
+        <v>15300</v>
       </c>
       <c r="E17" s="2" t="n">
         <v>46094</v>
       </c>
       <c r="F17" s="2" t="n">
         <v>46272</v>
       </c>
       <c r="G17" t="inlineStr">
         <is>
           <t>https://apply.bi.no/applicantvforcesite/ClosedArrangementLandingPage?arrangementId=01tTe00000i4mhR</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="inlineStr">
         <is>
           <t>BØK3629</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
           <t>Regnskapsføring i næring</t>
         </is>
       </c>
       <c r="C18" t="n">
         <v>7.5</v>
       </c>
       <c r="D18" t="n">
-        <v>15200</v>
+        <v>15300</v>
       </c>
       <c r="E18" s="2" t="n">
         <v>46094</v>
       </c>
       <c r="F18" s="2" t="n">
         <v>46272</v>
       </c>
       <c r="G18" t="inlineStr">
         <is>
           <t>https://apply.bi.no/applicantvforcesite/ClosedArrangementLandingPage?arrangementId=01tTe00000hRwVN</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="inlineStr">
         <is>
           <t>BØK3657</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
           <t>Finansregnskap og bokføring</t>
         </is>
       </c>
       <c r="C19" t="n">
         <v>15</v>
       </c>
       <c r="D19" t="n">
-        <v>30400</v>
+        <v>30600</v>
       </c>
       <c r="E19" s="2" t="n">
         <v>46094</v>
       </c>
       <c r="F19" s="2" t="n">
         <v>46272</v>
       </c>
       <c r="G19" t="inlineStr">
         <is>
           <t>https://apply.bi.no/applicantvforcesite/ClosedArrangementLandingPage?arrangementId=01tTe00000hRvz8</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="inlineStr">
         <is>
           <t>MET2910</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
           <t>Matematikk for økonomer</t>
         </is>
       </c>
       <c r="C20" t="n">
         <v>7.5</v>
       </c>
       <c r="D20" t="n">
-        <v>15200</v>
+        <v>15300</v>
       </c>
       <c r="E20" s="2" t="n">
         <v>46094</v>
       </c>
       <c r="F20" s="2" t="n">
         <v>46272</v>
       </c>
       <c r="G20" t="inlineStr">
         <is>
           <t>https://apply.bi.no/applicantvforcesite/ClosedArrangementLandingPage?arrangementId=01tTe00000hRwrx</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="inlineStr">
         <is>
           <t>MRK3420</t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
           <t>Markedsføring</t>
         </is>
       </c>
       <c r="C21" t="n">
         <v>7.5</v>
       </c>
       <c r="D21" t="n">
-        <v>15200</v>
+        <v>15300</v>
       </c>
       <c r="E21" s="2" t="n">
         <v>46094</v>
       </c>
       <c r="F21" s="2" t="n">
         <v>46272</v>
       </c>
       <c r="G21" t="inlineStr">
         <is>
           <t>https://apply.bi.no/applicantvforcesite/ClosedArrangementLandingPage?arrangementId=01tTe00000hRwyP</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="inlineStr">
         <is>
           <t>MRK3430</t>
         </is>
       </c>
       <c r="B22" t="inlineStr">
         <is>
           <t>Digital Marketing Tools and AI</t>
         </is>
       </c>
       <c r="C22" t="n">
         <v>7.5</v>
       </c>
       <c r="D22" t="n">
-        <v>15200</v>
+        <v>15300</v>
       </c>
       <c r="E22" s="2" t="n">
         <v>46094</v>
       </c>
       <c r="F22" s="2" t="n">
         <v>46272</v>
       </c>
       <c r="G22" t="inlineStr">
         <is>
           <t>https://apply.bi.no/applicantvforcesite/ClosedArrangementLandingPage?arrangementId=01tTe00000hRx01</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="inlineStr">
         <is>
           <t>MRK3580</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
           <t>Markedsføringsledelse og strategi</t>
         </is>
       </c>
       <c r="C23" t="n">
         <v>7.5</v>
       </c>
       <c r="D23" t="n">
-        <v>15200</v>
+        <v>15300</v>
       </c>
       <c r="E23" s="2" t="n">
         <v>46094</v>
       </c>
       <c r="F23" s="2" t="n">
         <v>46272</v>
       </c>
       <c r="G23" t="inlineStr">
         <is>
           <t>https://apply.bi.no/applicantvforcesite/ClosedArrangementLandingPage?arrangementId=01tTe00000hRx85</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="inlineStr">
         <is>
           <t>SØK3500</t>
         </is>
       </c>
       <c r="B24" t="inlineStr">
         <is>
           <t>Samfunnsøkonomi II</t>
         </is>
       </c>
       <c r="C24" t="n">
         <v>7.5</v>
       </c>
       <c r="D24" t="n">
-        <v>15200</v>
+        <v>15300</v>
       </c>
       <c r="E24" s="2" t="n">
         <v>46094</v>
       </c>
       <c r="F24" s="2" t="n">
         <v>46272</v>
       </c>
       <c r="G24" t="inlineStr">
         <is>
           <t>https://apply.bi.no/applicantvforcesite/ClosedArrangementLandingPage?arrangementId=01tTe00000hRxG9</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="inlineStr">
         <is>
           <t>BØK3532</t>
         </is>
       </c>
       <c r="B25" t="inlineStr">
         <is>
           <t>Finansregnskap og regnskapsanalyse</t>
         </is>
       </c>
       <c r="C25" t="n">
         <v>7.5</v>
       </c>
       <c r="D25" t="n">
-        <v>15200</v>
+        <v>15300</v>
       </c>
       <c r="E25" s="2" t="n">
         <v>46094</v>
       </c>
       <c r="F25" s="2" t="n">
         <v>46272</v>
       </c>
       <c r="G25" t="inlineStr">
         <is>
           <t>https://apply.bi.no/applicantvforcesite/ClosedArrangementLandingPage?arrangementId=01tTe00000hRwTl</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="inlineStr">
         <is>
           <t>ELE3788</t>
         </is>
       </c>
       <c r="B26" t="inlineStr">
         <is>
           <t>Bacheloroppgave</t>
         </is>
       </c>
       <c r="C26" t="n">
         <v>15</v>
       </c>
       <c r="D26" t="n">
-        <v>30400</v>
+        <v>30600</v>
       </c>
       <c r="E26" s="2" t="n">
         <v>46094</v>
       </c>
       <c r="F26" s="2" t="n">
         <v>46272</v>
       </c>
       <c r="G26" t="inlineStr">
         <is>
           <t>https://apply.bi.no/applicantvforcesite/ClosedArrangementLandingPage?arrangementId=01tTe00000iQHlR</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="inlineStr">
         <is>
           <t>ELE3799</t>
         </is>
       </c>
       <c r="B27" t="inlineStr">
         <is>
           <t>Kvalitativ metode: Dypere innsikt</t>
         </is>
       </c>
       <c r="C27" t="n">
         <v>7.5</v>
       </c>
       <c r="D27" t="n">
-        <v>15200</v>
+        <v>15300</v>
       </c>
       <c r="E27" s="2" t="n">
         <v>46094</v>
       </c>
       <c r="F27" s="2" t="n">
         <v>46272</v>
       </c>
       <c r="G27" t="inlineStr">
         <is>
           <t>https://apply.bi.no/applicantvforcesite/ClosedArrangementLandingPage?arrangementId=01tTe00000hRwiH</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="inlineStr">
         <is>
           <t>ELE3807</t>
         </is>
       </c>
       <c r="B28" t="inlineStr">
         <is>
           <t>KI i markedsføring</t>
         </is>
       </c>
       <c r="C28" t="n">
         <v>7.5</v>
       </c>
       <c r="D28" t="n">
-        <v>15200</v>
+        <v>15300</v>
       </c>
       <c r="E28" s="2" t="n">
         <v>46094</v>
       </c>
       <c r="F28" s="2" t="n">
         <v>46272</v>
       </c>
       <c r="G28" t="inlineStr">
         <is>
           <t>https://apply.bi.no/applicantvforcesite/ClosedArrangementLandingPage?arrangementId=01tTe00000hRwjt</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="inlineStr">
         <is>
           <t>MRK3530</t>
         </is>
       </c>
       <c r="B29" t="inlineStr">
         <is>
           <t>Kunderelasjoner på bedriftsmarkedet</t>
         </is>
       </c>
       <c r="C29" t="n">
         <v>7.5</v>
       </c>
       <c r="D29" t="n">
-        <v>15200</v>
+        <v>15300</v>
       </c>
       <c r="E29" s="2" t="n">
         <v>46094</v>
       </c>
       <c r="F29" s="2" t="n">
         <v>46272</v>
       </c>
       <c r="G29" t="inlineStr">
         <is>
           <t>https://apply.bi.no/applicantvforcesite/ClosedArrangementLandingPage?arrangementId=01tTe00000hRx4r</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 